--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en oeuvre de démarches agroécologiques dans des régions viticoles françaises</w:t>
+                <w:t xml:space="preserve">Implementation of agro-ecological approaches in French wine-growing regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Troudi</w:t>
@@ -183,350 +183,350 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 100, pp.109-122. </w:t>
+              <w:t xml:space="preserve">, 2025, 100, pp.102-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art10-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010342v1</w:t>
+                <w:t xml:space="preserve">hal-05315968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drift in arboriculture: A dataset to analyse the influence of spray application techniques, anti-drift nets, and their combinations on the reduction of sedimentary drift, aerial drift and exposure of bystanders.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Perriot</w:t>
+                <w:t xml:space="preserve">Mises en oeuvre de démarches agroécologiques dans des régions viticoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Troudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112202⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340452v1</w:t>
+                <w:t xml:space="preserve">hal-05010342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of agro-ecological approaches in French wine-growing regions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+                <w:t xml:space="preserve">Spray drift in arboriculture: A dataset to analyse the influence of spray application techniques, anti-drift nets, and their combinations on the reduction of sedimentary drift, aerial drift and exposure of bystanders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 100, pp.102-114. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.112202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art10-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05315968v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide safety training to promote sustainable practices among French tree fruit and fresh vegetable farmers: A pre-post intervention survey</w:t>
               </w:r>
@@ -701,485 +701,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bystander dermal exposure to drift during pesticide application in vineyards: an experimental factorial study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spray drift in viticulture: A dataset to analyse the influence of spray application techniques, hedges and their combination on the reduction of sedimentary drift, aerial drift and exposure of bystanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Trinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143809⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.110819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810262v1</w:t>
+                <w:t xml:space="preserve">hal-04674037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drift in viticulture: A dataset to analyse the influence of spray application techniques, hedges and their combination on the reduction of sedimentary drift, aerial drift and exposure of bystanders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of hedges and nets in reducing the risk of drift and exposure of local residents during vineyard spraying: initial results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ribeyrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Trinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Pasquier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Horain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110819⟩</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04674037v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of hedges and nets in reducing the risk of drift and exposure of local residents during vineyard spraying: initial results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconception des systèmes agricoles et mesures des conséquences sur les conditions de travail. Etude de cas sur la protection des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Travail agricole et transition agroécologique: quelles interactions, quels impacts et quelles conséquences pour l’agronomie et les agronomes?, 14 (1), 25p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005045v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconception des systèmes agricoles et mesures des conséquences sur les conditions de travail. Etude de cas sur la protection des cultures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bystander dermal exposure to drift during pesticide application in vineyards: an experimental factorial study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 369, pp.143809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764064v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certiphyto : Transmettre efficacement les messages de prévention</w:t>
               </w:r>
@@ -1299,90 +1299,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire la dérive de pulvérisation grâce aux haies et aux filets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Trinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ribeyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 774, pp.9-12</w:t>
@@ -1496,181 +1496,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drift in field crops: A dataset to analyse the influence of air induction nozzles, hedges, and their combination on the reduction of sedimentary drift, aerial drift and exposure of bystanders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Vergès</w:t>
+                <w:t xml:space="preserve">Citizen science in environmental health research: A comparison with conventional approaches and creation of a guidance tool issued from the LILAS initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110366⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 252, pp.118914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.118914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673933v1</w:t>
+                <w:t xml:space="preserve">hal-04552658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage des pesticides : évaluation pédagogique de la formation Certiphyto et propositions d’améliorationn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marcotullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1679,246 +1675,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Werlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 85 (2-3), pp.102025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen science in environmental health research: A comparison with conventional approaches and creation of a guidance tool issued from the LILAS initiative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Bard</w:t>
+                <w:t xml:space="preserve">Spray drift in field crops: A dataset to analyse the influence of air induction nozzles, hedges, and their combination on the reduction of sedimentary drift, aerial drift and exposure of bystanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 252, pp.118914. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.118914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04552658v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Pesticide Training on Safety Climate Perception Among French Cereal Farmers</w:t>
               </w:r>
@@ -2164,77 +2164,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 762, pp.40-44</w:t>
@@ -2263,51 +2263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi des produits phyto : une responsabilité partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2479,103 +2479,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet LILAS : analyse de l’application des approches participatives sur les multi-expositions environnementales et les risques chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gironza Yara Carrejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (2), pp.129-136. </w:t>
@@ -2786,51 +2786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and psychometric evaluation of a safety climate scale for vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 172, pp.522-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3234,230 +3234,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide exposure and sprayer’s task goals: comparison between vineyards and greenhouses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pesticide exposure and sprayer design: ergonomics evaluation to reduce pesticide exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Richardson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK-A JOURNAL OF PREVENTION ASSESSMENT &amp; REHABILITATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 41, p. 4995 - p. 5002</w:t>
+              <w:t xml:space="preserve">, 2012, 41, p. 5398 - p. 5399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059843v1</w:t>
+                <w:t xml:space="preserve">hal-01059842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide exposure and sprayer design: ergonomics evaluation to reduce pesticide exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pesticide exposure and sprayer’s task goals: comparison between vineyards and greenhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Richardson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK-A JOURNAL OF PREVENTION ASSESSMENT &amp; REHABILITATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 41, p. 5398 - p. 5399</w:t>
+              <w:t xml:space="preserve">, 2012, 41, p. 4995 - p. 5002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059842v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les cercosporioses du bananier aux Antilles françaises. Évaluation et amélioration des techniques disponibles d'épandage aérien et terrestre</w:t>
               </w:r>
@@ -3756,64 +3756,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4166,77 +4166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un outil pour l'amélioration de la durabilité de l'utilisation des produits phytopharmaceutiques. Etude de cas en maraîchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4369,103 +4369,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’Effet Antidérive et des Haies et Filets Artificiels Implantés en Bordure de Parcelle Viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Horain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Trinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sur les Techniques d’Application de Produits de Protection des Plantes (CIETAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VEGEPHYL, Mar 2025, Montpellier, France</w:t>
@@ -4488,286 +4488,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre les interlocuteurs d’une formation à la réduction des produits phytopharmaceutiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Viel</w:t>
+                <w:t xml:space="preserve">Analyse sociologique, technique et organisationnelle de la formation Certiphyto et pistes d'amélioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Marcotullio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Werlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Lyon, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d'actualisation des connaissances du Certiphyto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INMA, Dec 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776454v1</w:t>
+                <w:t xml:space="preserve">hal-04819861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse sociologique, technique et organisationnelle de la formation Certiphyto et pistes d'amélioration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Viel</w:t>
+                <w:t xml:space="preserve">Interactions entre les interlocuteurs d’une formation à la réduction des produits phytopharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Werlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'actualisation des connaissances du Certiphyto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INMA, Dec 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Lyon, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819861v1</w:t>
+                <w:t xml:space="preserve">hal-04776454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des pesticides : De l’approche technique à la parcelle à la réflexion de l’organisation du travail sur l’exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4999,77 +4999,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPRIV French protocol for phytosanitary spray drift measurement: the case of field crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5118,367 +5118,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drift measurements in 3D crops using several collection methods. Evaluation of different spraying scenarios in the French context</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduction des pesticides sur les écosystèmes et sur la santé – Effets de la règlementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Workshop Suprofruit 2023 - Spray application and precision technology in fruit growing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">51. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPHE, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472420v1</w:t>
+                <w:t xml:space="preserve">hal-04776463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a training course on sprayer calibration and settings based on sprayer inspection database in France</w:t>
+                <w:t xml:space="preserve">Résultats de la base de données des inspections obligatoires pour l’étalonnage des pulvérisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchekoum Nesrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Standardize Procedures for the Inspection of Sprayers in Europe (SPISE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agritech Day 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axema, Oct 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472072v1</w:t>
+                <w:t xml:space="preserve">hal-04472059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du climat de sécurité en agriculture auprès de participants à une formation Certiphyto : le projet Vit'All.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spray drift measurements in 3D crops using several collection methods. Evaluation of different spraying scenarios in the French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Congrès de la Société d'Ergonomie en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">16. Workshop Suprofruit 2023 - Spray application and precision technology in fruit growing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472010v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de la dérive de pulvérisation par l’application d’herbicides par train : questions méthodologiques et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5507,234 +5485,256 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agritech Day 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Axema, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats de la base de données des inspections obligatoires pour l’étalonnage des pulvérisateurs</w:t>
+                <w:t xml:space="preserve">Development of a training course on sprayer calibration and settings based on sprayer inspection database in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchekoum Nesrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agritech Day 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Standardize Procedures for the Inspection of Sprayers in Europe (SPISE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Haye, May 2023, La Haye, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5073/20240619-103414-0.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472059v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des pesticides sur les écosystèmes et sur la santé – Effets de la règlementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Gallien</w:t>
+                <w:t xml:space="preserve">Mesure du climat de sécurité en agriculture auprès de participants à une formation Certiphyto : le projet Vit'All.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Werlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPHE, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">57. Congrès de la Société d'Ergonomie en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776463v1</w:t>
+                <w:t xml:space="preserve">hal-04472010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the mandatory inspection Database</w:t>
               </w:r>
@@ -5904,290 +5904,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to conciliate application of plant protection products and protection of bystanders - CAPRIV: a French collaborative project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition externe – Exposition professionnelle aux produits phytopharmaceutiques et exposition des riverains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Advances in Pesticide Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chamber of Agriculture of North Rhine-Westphalia, Sep 2022, Münster, Germany</w:t>
+              <w:t xml:space="preserve">Ecole chercheurs INRAE « Exposome chimique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogramme Syalsa, INRAE, Oct 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472479v1</w:t>
+                <w:t xml:space="preserve">hal-05011209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition professionnelle aux produits phytopharmaceutiques – comment le traduire en multirisques ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to conciliate application of plant protection products and protection of bystanders - CAPRIV: a French collaborative project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Verpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheurs INRAE Multi-risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métaprogramme INRAE Risques, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">International Advances in Pesticide Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chamber of Agriculture of North Rhine-Westphalia, Sep 2022, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011205v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition externe – Exposition professionnelle aux produits phytopharmaceutiques et exposition des riverains</w:t>
+                <w:t xml:space="preserve">Exposition professionnelle aux produits phytopharmaceutiques – comment le traduire en multirisques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheurs INRAE « Exposome chimique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métaprogramme Syalsa, INRAE, Oct 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">Ecole chercheurs INRAE Multi-risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogramme INRAE Risques, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011209v1</w:t>
+                <w:t xml:space="preserve">hal-05011205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building sustainable cropping and landscape management strategies to limit pesticide pollution risks in Mediterranean vineyards: the Ripp-Viti project</w:t>
               </w:r>
@@ -6639,51 +6639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diminution de l'exposition des agriculteurs par l'amélioration de leurs pulvérisateurs : Démarche de co-construction avec les acteurs de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8018,217 +8018,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the pathway “stress at work”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
+                <w:t xml:space="preserve">Concevoir des pulvérisateurs pour réduire l'exposition aux pesticides chez les agriculteurs : intervention dans le vignoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacroix Delphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire International SETAC,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, May 2013, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">50ème congrès de la Société d'ergonomie en langue française (SELF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473537v1</w:t>
+                <w:t xml:space="preserve">hal-04473455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des pulvérisateurs pour réduire l'exposition aux pesticides chez les agriculteurs : intervention dans le vignoble</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Richardson</w:t>
+                <w:t xml:space="preserve">Towards the pathway “stress at work”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème congrès de la Société d'ergonomie en langue française (SELF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire International SETAC,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473455v1</w:t>
+                <w:t xml:space="preserve">hal-04473537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’exposition potentielle et des contraintes physiques lors de la manipulation des emballages de produits phytopharmaceutiques</w:t>
               </w:r>
@@ -8480,220 +8480,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’un outil de sensibilisation à la réduction de l’exposition de l’applicateur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélioration de la sécurité des agriculteurs lors des traitements phytosanitaires : Protection collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission Interprofessionnelle d'Etude des Techniques d'Application de Produits phytosanitaires (CIETAP),</w:t>
+              <w:t xml:space="preserve">Colloque de la commission Interprofessionnelle d'Etude des Techniques d'Application de Produits phytosanitaires (CIETAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de la protection des plantes, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474183v1</w:t>
+                <w:t xml:space="preserve">hal-04474182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomics analysis of pesticide spraying in vineyards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposition d’un indicateur sécurité sur le pulvérisateur vis-à-vis des produits phytopharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics, Safety, and Health. International Conference of Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIGR – AgEng : Agriculture and Engineering for a Healthier Life, Jul 2012, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">colloque de la Commission Interprofessionnelle d'Etude des Techniques d'Application de Produits phytosanitaires (CIETAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de la protection des plantes, Mar 2012, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473650v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail durable en milieu agricole : des marges de manœuvre limitées dans les exploitations,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert Mandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8709,195 +8670,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème Groupement français des pesticides « Nouveaux enjeux et stratégies novatrices pour la protection des plantes cultivées dans un contexte de développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la sécurité des agriculteurs lors des traitements phytosanitaires : Protection collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ergonomics analysis of pesticide spraying in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Mandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la commission Interprofessionnelle d'Etude des Techniques d'Application de Produits phytosanitaires (CIETAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de la protection des plantes, Mar 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ergonomics, Safety, and Health. International Conference of Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIGR – AgEng : Agriculture and Engineering for a Healthier Life, Jul 2012, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474182v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’un indicateur sécurité sur le pulvérisateur vis-à-vis des produits phytopharmaceutiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation d’un outil de sensibilisation à la réduction de l’exposition de l’applicateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacus Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque de la Commission Interprofessionnelle d'Etude des Techniques d'Application de Produits phytosanitaires (CIETAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de la protection des plantes, Mar 2012, LYON, France</w:t>
+              <w:t xml:space="preserve">Commission Interprofessionnelle d'Etude des Techniques d'Application de Produits phytosanitaires (CIETAP),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de la protection des plantes, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474181v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pest risk perception assessment of vineyard workers</w:t>
               </w:r>
@@ -9231,584 +9231,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse ergonomique d'un processus phytopharmaceutique en agriculture : Comparaison entre les serristes et les viticulteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Richardson</w:t>
+                <w:t xml:space="preserve">OPTIBAN : De la mesure de l’exposition des agriculteurs aux produits phytopharmaceutiques jusqu’aux préconisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navarro Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème congrès du Groupement Français des Pesticide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque ECOTECHS'2011, Capteurs et Systèmes de Mesures pour les applications environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cemagref Montoldre, Oct 2011, Montoldre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474765v1</w:t>
+                <w:t xml:space="preserve">hal-04474622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIBAN : De la mesure de l’exposition des agriculteurs aux produits phytopharmaceutiques jusqu’aux préconisations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Denis</w:t>
+                <w:t xml:space="preserve">Analyse ergonomique d'un processus phytopharmaceutique en agriculture : Comparaison entre les serristes et les viticulteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Mandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ECOTECHS'2011, Capteurs et Systèmes de Mesures pour les applications environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cemagref Montoldre, Oct 2011, Montoldre, France</w:t>
+              <w:t xml:space="preserve">41ème congrès du Groupement Français des Pesticide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474622v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition to carcinogenic pesticides of farmers : Impact of risk perception</w:t>
+                <w:t xml:space="preserve">Operator actual protection against pesticide exposure in French greenhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Boissonnot</w:t>
+                <w:t xml:space="preserve">Helen Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgEng 2010: International Conference on Agricultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594702v1</w:t>
+                <w:t xml:space="preserve">hal-02594703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An information system dedicated to pesticides users security</w:t>
+                <w:t xml:space="preserve">Exposition to carcinogenic pesticides of farmers : Impact of risk perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil de Sousa</w:t>
+                <w:t xml:space="preserve">J. Boissonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Champomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng 2010 : International Conference on Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. 6 p</w:t>
+              <w:t xml:space="preserve">AgEng 2010: International Conference on Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583423v1</w:t>
+                <w:t xml:space="preserve">hal-02594702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction du risque pour les utilisateurs de produits phytopharmaceutiques dans les serres : Approche ergonomique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Richardson</w:t>
+                <w:t xml:space="preserve">An information system dedicated to pesticides users security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Champomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès du Groupement Français des Pesticides, « Pesticides et environnements méditerranéens »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Banuyls-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">AgEng 2010 : International Conference on Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474716v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissance et perception du risque des arboriculteurs lié à l'utilisation des produits phytosanitaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction du risque pour les utilisateurs de produits phytopharmaceutiques dans les serres : Approche ergonomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Mandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Economie Rurale SELF, La Réduction des Pesticides : Enjeux, Modalités et Conséquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">40ème congrès du Groupement Français des Pesticides, « Pesticides et environnements méditerranéens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Banuyls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474663v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture méditerranéenne et évaluation de risque sanitaire. Exemple : les produits phytopharmaceutiques</w:t>
               </w:r>
@@ -9952,109 +9952,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operator actual protection against pesticide exposure in French greenhouses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connaissance et perception du risque des arboriculteurs lié à l'utilisation des produits phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Beyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+                <w:t xml:space="preserve">Hugo Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng 2010: International Conference on Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. pp.10</w:t>
+              <w:t xml:space="preserve">Société Française d’Economie Rurale SELF, La Réduction des Pesticides : Enjeux, Modalités et Conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594703v1</w:t>
+                <w:t xml:space="preserve">hal-04474663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance du risque des arboriculteurs lié à l'utilisation des produits phytosanitaires</w:t>
               </w:r>
@@ -10191,64 +10191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of agricultural cabs for protection against pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AKAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11091,103 +11091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISORED 2023 - 1. Meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sitges, Spain. </w:t>
@@ -11216,353 +11216,353 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiation Protection Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">ICRP 2021+ 6. International Symposium on the System of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Online, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04152203v1</w:t>
+                <w:t xml:space="preserve">irsn-04134191v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRP 2021+ 6. International Symposium on the System of Radiological Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Online, Canada. </w:t>
+              <w:t xml:space="preserve">European Radiation Protection Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04134191v2</w:t>
+                <w:t xml:space="preserve">irsn-04152203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE 2021 - 33rd Annual Conference of the International Society for Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, United States. , 2021, Promoting Environmental Health and Equity in a Shifting Climate</w:t>
@@ -11591,103 +11591,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet LILAS : Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFSE, Multi-expositions, conditions de vie et santé : de la connaissance à l’action (version digitale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France. , 2020</w:t>
@@ -12534,51 +12534,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°83</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°81</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -12601,70 +12601,70 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/cvt4-b645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/3psr-n792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453299v1</w:t>
+                <w:t xml:space="preserve">hal-05453285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°84</w:t>
               </w:r>
@@ -12754,51 +12754,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°81</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°83</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -12821,94 +12821,94 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/3psr-n792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/cvt4-b645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453285v1</w:t>
+                <w:t xml:space="preserve">hal-05453299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°73</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°76</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -12931,94 +12931,94 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/k8dm-xv97⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/x5pd-ss87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926099v1</w:t>
+                <w:t xml:space="preserve">hal-04926113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°76</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°73</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -13041,70 +13041,70 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/x5pd-ss87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/k8dm-xv97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926113v1</w:t>
+                <w:t xml:space="preserve">hal-04926099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°78</w:t>
               </w:r>
@@ -13524,51 +13524,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°69</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -13591,94 +13591,94 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ah8x-jg18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/xgk4-m188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385502v1</w:t>
+                <w:t xml:space="preserve">hal-04385493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°68</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°69</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -13701,94 +13701,94 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/xgk4-m188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ah8x-jg18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385493v1</w:t>
+                <w:t xml:space="preserve">hal-04385502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°67</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°70</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -13811,70 +13811,70 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/tmna-yy27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/kb2b-4m30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385480v1</w:t>
+                <w:t xml:space="preserve">hal-04385524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°71</w:t>
               </w:r>
@@ -13964,51 +13964,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°70</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°67</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -14031,70 +14031,70 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/kb2b-4m30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/tmna-yy27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385524v1</w:t>
+                <w:t xml:space="preserve">hal-04385480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°72</w:t>
               </w:r>
@@ -15061,51 +15061,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°55</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°57</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
@@ -15145,324 +15145,324 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/1ag1-9f08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/3n0t-vs37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548767v1</w:t>
+                <w:t xml:space="preserve">hal-03548788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°57</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°59</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/3n0t-vs37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/h58m-t335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548788v1</w:t>
+                <w:t xml:space="preserve">hal-03548795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°59</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°55</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/h58m-t335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/1ag1-9f08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548795v1</w:t>
+                <w:t xml:space="preserve">hal-03548767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°60</w:t>
               </w:r>
@@ -15978,103 +15978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2021-00113, Institut de Radioprotection et de Sûreté Nucléaire. 2021, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16532,97 +16532,97 @@
                 <w:t xml:space="preserve">Aurélie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 30 p</w:t>
+              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 189 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607625v1</w:t>
+                <w:t xml:space="preserve">hal-01608000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture - Volume n° 7 : Expositions et homologation des pesticides</w:t>
+                <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
@@ -16654,73 +16654,73 @@
                 <w:t xml:space="preserve">Aurélie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Autosaisine n°2011-SA-0192, Anses. 2016, 50 p</w:t>
+              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607996v1</w:t>
+                <w:t xml:space="preserve">hal-01607625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t>
               </w:r>
@@ -16822,51 +16822,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t>
+                <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture - Volume n° 7 : Expositions et homologation des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
@@ -16898,73 +16898,73 @@
                 <w:t xml:space="preserve">Aurélie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 189 p</w:t>
+              <w:t xml:space="preserve">[0] Autosaisine n°2011-SA-0192, Anses. 2016, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608000v1</w:t>
+                <w:t xml:space="preserve">hal-01607996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t>
               </w:r>
@@ -17020,73 +17020,73 @@
                 <w:t xml:space="preserve">Aurélie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 173 p</w:t>
+              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 96 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608176v1</w:t>
+                <w:t xml:space="preserve">hal-01607999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t>
               </w:r>
@@ -17142,73 +17142,73 @@
                 <w:t xml:space="preserve">Aurélie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 96 p</w:t>
+              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 173 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607999v1</w:t>
+                <w:t xml:space="preserve">hal-01608176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les cercosporioses du bananier aux Antilles françaises. Amélioration des techniques d'épandage par voie aérienne et recherche d'alternatives terrestres</w:t>
               </w:r>
@@ -17663,51 +17663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Troudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Hudebine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verpont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verg&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art10-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Viel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328161" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Werlen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143809" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trinquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110819" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ribeyrolles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Horain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8374" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcotullio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delanoe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-024-02344-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118914" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678795v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21650799241264318" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Werlen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delano&#235;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sq3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sellam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxaa115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02132719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.03.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863792v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxy056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pelletier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danton Guillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richardson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rombaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didelot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.CS1.02" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Yamani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190263v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996279v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souquiere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moncorger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819861v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472420v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchekoum Nesrine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/20240619-103414-0." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776463v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776459v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piquot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Verpont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hudebine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perriot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verges" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011205v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011209v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medouini Louisa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680689v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473983v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Delphine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Richardson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Di Cesare" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Petti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loeillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475994v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Mandy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173325v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bergerac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472768v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Silveri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gasnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473455v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474096v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becouarn Kevin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474101v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474183v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacus Vincent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473650v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474180v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474182v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474181v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473694v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473713v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474750v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473753v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474765v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474622v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Alexandre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissonnot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583423v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champomier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474663v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Emmanuel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474725v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594701v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594703v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473839v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474647v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473882v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473890v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474631v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473904v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997528v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Viel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471835v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Biencourt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471837v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Melanie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471839v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471901v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Darses" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453270v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9vke-fs13" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453282v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v16z-hy30" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453295v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/13xw-t695" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453299v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cvt4-b645" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453300v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cyha-tw34" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453285v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3psr-n792" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926099v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8dm-xv97" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926113v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x5pd-ss87" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926118v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3ava-m376" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926116v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f959-jj63" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926102v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jnnv-4763" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926106v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tyz6-6c95" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385502v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ah8x-jg18" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385493v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xgk4-m188" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385480v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tmna-yy27" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385600v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6gsa-t669" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kb2b-4m30" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b8gm-nk33" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pkwc-xf22" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885246v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d0k2-c890" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885234v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6rs-x459" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885253v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6t27-ay15" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885230v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m483-2s19" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j5b5-kk56" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548792v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/52vn-6j40" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548767v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ag1-9f08" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548788v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3n0t-vs37" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548795v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h58m-t335" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548796v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4db-vb48" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548778v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rryb-tg14" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04347209v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison-Bompard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04079597v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Malausa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03796483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03891559v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829989v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rothan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roustan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607625v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernadac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607996v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608174v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608000v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608176v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607999v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596835v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cotteux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470761v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sourd" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470789v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Troudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art10-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art10" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340452v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Hudebine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verpont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verg&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Viel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328161" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Werlen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trinquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110819" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ribeyrolles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Horain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8374" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcotullio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delanoe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-024-02344-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118914" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110366" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678795v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21650799241264318" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Werlen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delano&#235;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sq3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sellam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxaa115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02132719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.03.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863792v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxy056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pelletier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danton Guillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richardson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rombaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didelot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.CS1.02" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Yamani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190263v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996279v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souquiere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moncorger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819861v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchekoum Nesrine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472420v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472072v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/20240619-103414-0." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776459v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piquot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011209v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Verpont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hudebine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perriot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verges" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011205v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medouini Louisa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680689v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473983v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Delphine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Richardson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Di Cesare" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Petti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loeillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475994v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Mandy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173325v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bergerac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472768v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Silveri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gasnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474096v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becouarn Kevin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474101v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474182v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474181v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474183v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacus Vincent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473694v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473713v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474750v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473753v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474622v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Alexandre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissonnot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583423v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champomier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474716v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474725v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594701v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474663v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Emmanuel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473839v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474647v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473882v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473890v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474631v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473904v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997528v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Viel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471835v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Biencourt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471837v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Melanie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471839v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471901v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Darses" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453270v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9vke-fs13" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453282v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v16z-hy30" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453295v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/13xw-t695" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453285v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3psr-n792" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453300v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cyha-tw34" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453299v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cvt4-b645" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x5pd-ss87" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926099v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8dm-xv97" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926118v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3ava-m376" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926116v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f959-jj63" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926102v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jnnv-4763" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926106v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tyz6-6c95" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385493v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xgk4-m188" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385502v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ah8x-jg18" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385524v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kb2b-4m30" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385600v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6gsa-t669" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385480v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tmna-yy27" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b8gm-nk33" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pkwc-xf22" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885246v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d0k2-c890" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885234v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6rs-x459" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885253v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6t27-ay15" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885230v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m483-2s19" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j5b5-kk56" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548792v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/52vn-6j40" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548788v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3n0t-vs37" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548795v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h58m-t335" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548767v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ag1-9f08" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548796v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4db-vb48" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548778v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rryb-tg14" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04347209v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison-Bompard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04079597v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Malausa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03796483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03891559v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829989v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rothan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roustan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608000v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernadac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607625v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608174v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607996v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607999v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608176v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596835v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cotteux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470761v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sourd" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470789v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>