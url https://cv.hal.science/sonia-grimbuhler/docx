--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -234,299 +234,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en oeuvre de démarches agroécologiques dans des régions viticoles françaises</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+                <w:t xml:space="preserve">Spray drift in arboriculture: A dataset to analyse the influence of spray application techniques, anti-drift nets, and their combinations on the reduction of sedimentary drift, aerial drift and exposure of bystanders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art10⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.112202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010342v1</w:t>
+                <w:t xml:space="preserve">hal-05340452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drift in arboriculture: A dataset to analyse the influence of spray application techniques, anti-drift nets, and their combinations on the reduction of sedimentary drift, aerial drift and exposure of bystanders.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Perriot</w:t>
+                <w:t xml:space="preserve">Mises en oeuvre de démarches agroécologiques dans des régions viticoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Troudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.112202. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05340452v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide safety training to promote sustainable practices among French tree fruit and fresh vegetable farmers: A pre-post intervention survey</w:t>
               </w:r>
@@ -597,498 +597,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety climate scale for vineyards: an external validity study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+                <w:t xml:space="preserve">Effectiveness of hedges and nets in reducing the risk of drift and exposure of local residents during vineyard spraying: initial results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Werlen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Ribeyrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Trinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Horain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxad078⟩</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384621v1</w:t>
+                <w:t xml:space="preserve">hal-05005045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drift in viticulture: A dataset to analyse the influence of spray application techniques, hedges and their combination on the reduction of sedimentary drift, aerial drift and exposure of bystanders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconception des systèmes agricoles et mesures des conséquences sur les conditions de travail. Etude de cas sur la protection des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Travail agricole et transition agroécologique: quelles interactions, quels impacts et quelles conséquences pour l’agronomie et les agronomes?, 14 (1), 25p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110819⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04674037v1</w:t>
+                <w:t xml:space="preserve">hal-04764064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of hedges and nets in reducing the risk of drift and exposure of local residents during vineyard spraying: initial results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spray drift in viticulture: A dataset to analyse the influence of spray application techniques, hedges and their combination on the reduction of sedimentary drift, aerial drift and exposure of bystanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Trinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Vergès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elodie Trinquier</w:t>
+                <w:t xml:space="preserve">Benjamin Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Horain</w:t>
+                <w:t xml:space="preserve">David Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.110819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05005045v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconception des systèmes agricoles et mesures des conséquences sur les conditions de travail. Etude de cas sur la protection des cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety climate scale for vineyards: an external validity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gallien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+                <w:t xml:space="preserve">Theo Werlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Annals of Work Exposures and Health, 68 (2), pp.203-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxad078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764064v1</w:t>
+                <w:t xml:space="preserve">hal-04384621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bystander dermal exposure to drift during pesticide application in vineyards: an experimental factorial study</w:t>
               </w:r>
@@ -1159,809 +1159,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certiphyto : Transmettre efficacement les messages de prévention</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spray drift in field crops: A dataset to analyse the influence of air induction nozzles, hedges, and their combination on the reduction of sedimentary drift, aerial drift and exposure of bystanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719694v1</w:t>
+                <w:t xml:space="preserve">hal-04673933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire la dérive de pulvérisation grâce aux haies et aux filets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Verges</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Trinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ribeyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 774, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and farm determinants of pesticide safety climate in agriculture: a French nationwide survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10389-024-02344-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen science in environmental health research: A comparison with conventional approaches and creation of a guidance tool issued from the LILAS initiative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Certiphyto : Transmettre efficacement les messages de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Werlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Marcotullio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Laurent</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Delanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 777, pp.10-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552658v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage des pesticides : évaluation pédagogique de la formation Certiphyto et propositions d’améliorationn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marcotullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Werlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 85 (2-3), pp.102025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drift in field crops: A dataset to analyse the influence of air induction nozzles, hedges, and their combination on the reduction of sedimentary drift, aerial drift and exposure of bystanders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Vergès</w:t>
+                <w:t xml:space="preserve">Citizen science in environmental health research: A comparison with conventional approaches and creation of a guidance tool issued from the LILAS initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ancelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Armant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54, pp.110366. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 252, pp.118914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.118914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04673933v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Pesticide Training on Safety Climate Perception Among French Cereal Farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Werlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2021,90 +2021,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage des pesticides : analyse socio-politique de la formation Certiphyto auprès des agriculteurs français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marcotullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Werlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2138,103 +2138,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérive : les enjeux pour réduire l’exposition des riverains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 762, pp.40-44</w:t>
@@ -2263,51 +2263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi des produits phyto : une responsabilité partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2479,103 +2479,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet LILAS : analyse de l’application des approches participatives sur les multi-expositions environnementales et les risques chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gironza Yara Carrejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (2), pp.129-136. </w:t>
@@ -2786,51 +2786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and psychometric evaluation of a safety climate scale for vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 172, pp.522-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2877,51 +2877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological Strain in French Vineyard Workers Wearing Protective Equipment to Conduct Re-Entry Tasks in Humid Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62 (8), pp.1040-1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3730,90 +3730,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the French project CAPRIV &amp;quot;Concilier l'application des PPP et la protection des riverains&amp;quot; Reconciling the use of PPPs and the protection of residents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3950,51 +3950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et motivations pour une protection durable vignoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4166,77 +4166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un outil pour l'amélioration de la durabilité de l'utilisation des produits phytopharmaceutiques. Etude de cas en maraîchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4369,103 +4369,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’Effet Antidérive et des Haies et Filets Artificiels Implantés en Bordure de Parcelle Viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Horain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Trinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sur les Techniques d’Application de Produits de Protection des Plantes (CIETAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VEGEPHYL, Mar 2025, Montpellier, France</w:t>
@@ -4494,90 +4494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sociologique, technique et organisationnelle de la formation Certiphyto et pistes d'amélioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marcotullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Werlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4615,51 +4615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre les interlocuteurs d’une formation à la réduction des produits phytopharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Werlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4710,64 +4710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des pesticides : De l’approche technique à la parcelle à la réflexion de l’organisation du travail sur l’exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4913,51 +4913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4999,103 +4999,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPRIV French protocol for phytosanitary spray drift measurement: the case of field crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on spray drift models and comparison simulated to measured deposition data for arable crops in the EU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Campus, the Netherlands, Apr 2024, Wageningen, Netherlands</w:t>
@@ -5124,51 +5124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des pesticides sur les écosystèmes et sur la santé – Effets de la règlementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5219,51 +5219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats de la base de données des inspections obligatoires pour l’étalonnage des pulvérisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchekoum Nesrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5295,290 +5295,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drift measurements in 3D crops using several collection methods. Evaluation of different spraying scenarios in the French context</w:t>
+                <w:t xml:space="preserve">Mesures de la dérive de pulvérisation par l’application d’herbicides par train : questions méthodologiques et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Verges</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cotteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Workshop Suprofruit 2023 - Spray application and precision technology in fruit growing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Agritech Day 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axema, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472420v1</w:t>
+                <w:t xml:space="preserve">hal-04472060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de la dérive de pulvérisation par l’application d’herbicides par train : questions méthodologiques et résultats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Spray drift measurements in 3D crops using several collection methods. Evaluation of different spraying scenarios in the French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agritech Day 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Axema, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">16. Workshop Suprofruit 2023 - Spray application and precision technology in fruit growing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472060v1</w:t>
+                <w:t xml:space="preserve">hal-04472420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a training course on sprayer calibration and settings based on sprayer inspection database in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchekoum Nesrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5625,51 +5625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du climat de sécurité en agriculture auprès de participants à une formation Certiphyto : le projet Vit'All.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Werlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5733,51 +5733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the mandatory inspection Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchekoum Nesrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5828,51 +5828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés des formateurs et des agriculteurs dans les Certiphyto : Un (dés)accord entre théorie et pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Piquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Werlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5973,221 +5973,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to conciliate application of plant protection products and protection of bystanders - CAPRIV: a French collaborative project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition professionnelle aux produits phytopharmaceutiques – comment le traduire en multirisques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Advances in Pesticide Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chamber of Agriculture of North Rhine-Westphalia, Sep 2022, Münster, Germany</w:t>
+              <w:t xml:space="preserve">Ecole chercheurs INRAE Multi-risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogramme INRAE Risques, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472479v1</w:t>
+                <w:t xml:space="preserve">hal-05011205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition professionnelle aux produits phytopharmaceutiques – comment le traduire en multirisques ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to conciliate application of plant protection products and protection of bystanders - CAPRIV: a French collaborative project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Verpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheurs INRAE Multi-risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métaprogramme INRAE Risques, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">International Advances in Pesticide Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chamber of Agriculture of North Rhine-Westphalia, Sep 2022, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011205v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building sustainable cropping and landscape management strategies to limit pesticide pollution risks in Mediterranean vineyards: the Ripp-Viti project</w:t>
               </w:r>
@@ -6462,90 +6462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Vit'All &amp;quot;Validation d'un score de climat de sécurité en agriculture par l'évaluation d'une action de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marcotullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delanoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'actualisation des connaissances Certiphyto 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INMA, Nov 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6633,204 +6633,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminution de l'exposition des agriculteurs par l'amélioration de leurs pulvérisateurs : Démarche de co-construction avec les acteurs de terrain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Certiphyto : Formation pour réduire l’utilisation des produits phytopharmaceutiques ? Regard croisé entre une sociologue et une expologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Perrin</w:t>
+                <w:t xml:space="preserve">Carole Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRA (LYSAH) et Irstea (UMR ITAP) Montpellier, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680689v1</w:t>
+                <w:t xml:space="preserve">hal-03146170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certiphyto : Formation pour réduire l’utilisation des produits phytopharmaceutiques ? Regard croisé entre une sociologue et une expologue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diminution de l'exposition des agriculteurs par l'amélioration de leurs pulvérisateurs : Démarche de co-construction avec les acteurs de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Barthelemy</w:t>
+                <w:t xml:space="preserve">Jean-Luc Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, INRA (LYSAH) et Irstea (UMR ITAP) Montpellier, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146170v1</w:t>
+                <w:t xml:space="preserve">hal-04680689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides et transition agroécologique: Enjeux et avancées</w:t>
               </w:r>
@@ -7647,290 +7647,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition des viticulteurs aux produits phytopharmaceutiques : quelles stratégies au sein de l'exploitation pour la diminuer</w:t>
+                <w:t xml:space="preserve">Risk exposure of sprayer inspector during the inspection: an ergonomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès RIODD, « Environnement et travail : quelles relations ? », communication à la session fermée consacrée au thème « Agriculture et Responsabilité sociétale : organisation agricole versus filières. Quelles complémentarités dans les approches pour quels regards ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Oct 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5th European Workshop on Standardized Procedure for the Inspection of Sprayers in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA, Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474093v1</w:t>
+                <w:t xml:space="preserve">hal-04472598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to pesticides : challenges for research, evaluation and prevention</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition des viticulteurs aux produits phytopharmaceutiques : quelles stratégies au sein de l'exploitation pour la diminuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Expositions professionnelles aux pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Oct 2014, Maison-Alfort, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès RIODD, « Environnement et travail : quelles relations ? », communication à la session fermée consacrée au thème « Agriculture et Responsabilité sociétale : organisation agricole versus filières. Quelles complémentarités dans les approches pour quels regards ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173325v1</w:t>
+                <w:t xml:space="preserve">hal-04474093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk exposure of sprayer inspector during the inspection: an ergonomic approach</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occupational exposure to pesticides : challenges for research, evaluation and prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bergerac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Colosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Workshop on Standardized Procedure for the Inspection of Sprayers in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSTEA, Oct 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Expositions professionnelles aux pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Oct 2014, Maison-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472598v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipating the psychosocial factors effects in social LCA Session: Social Life Cycle Assessment (S-LCA) – theoretical and applicative aspects</w:t>
               </w:r>
@@ -9054,394 +9054,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition des viticulteurs aux pesticides et perception du risque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Boissonnot</w:t>
+                <w:t xml:space="preserve">Relation entre l'exposition aux produits phytosanitaires et les objectifs des opérateurs : cas des serristes français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Mandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">47ème Congrès International de la Société d'Ergonomie de Langue Française "Ergonomie à la croisée des risques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SELF, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474750v1</w:t>
+                <w:t xml:space="preserve">hal-04473753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre l'exposition aux produits phytosanitaires et les objectifs des opérateurs : cas des serristes français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Richardson</w:t>
+                <w:t xml:space="preserve">Exposition des viticulteurs aux pesticides et perception du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boissonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Congrès International de la Société d'Ergonomie de Langue Française "Ergonomie à la croisée des risques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SELF, Sep 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">41ème Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473753v1</w:t>
+                <w:t xml:space="preserve">hal-04474750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIBAN : De la mesure de l’exposition des agriculteurs aux produits phytopharmaceutiques jusqu’aux préconisations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Denis</w:t>
+                <w:t xml:space="preserve">Analyse ergonomique d'un processus phytopharmaceutique en agriculture : Comparaison entre les serristes et les viticulteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Mandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ECOTECHS'2011, Capteurs et Systèmes de Mesures pour les applications environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cemagref Montoldre, Oct 2011, Montoldre, France</w:t>
+              <w:t xml:space="preserve">41ème congrès du Groupement Français des Pesticide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474622v1</w:t>
+                <w:t xml:space="preserve">hal-04474765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse ergonomique d'un processus phytopharmaceutique en agriculture : Comparaison entre les serristes et les viticulteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Richardson</w:t>
+                <w:t xml:space="preserve">OPTIBAN : De la mesure de l’exposition des agriculteurs aux produits phytopharmaceutiques jusqu’aux préconisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navarro Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème congrès du Groupement Français des Pesticide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque ECOTECHS'2011, Capteurs et Systèmes de Mesures pour les applications environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cemagref Montoldre, Oct 2011, Montoldre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474765v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operator actual protection against pesticide exposure in French greenhouses</w:t>
               </w:r>
@@ -9503,476 +9503,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition to carcinogenic pesticides of farmers : Impact of risk perception</w:t>
+                <w:t xml:space="preserve">Coherence between models for evaluating operator exposure and agricultural context of metropolitan France in 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Boissonnot</w:t>
+                <w:t xml:space="preserve">J. Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgEng 2010: International Conference on Agricultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. pp.10</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594702v1</w:t>
+                <w:t xml:space="preserve">hal-02594701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An information system dedicated to pesticides users security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gil de Sousa</w:t>
+                <w:t xml:space="preserve">Culture méditerranéenne et évaluation de risque sanitaire. Exemple : les produits phytopharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boissonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Champomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng 2010 : International Conference on Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. 6 p</w:t>
+              <w:t xml:space="preserve">40ème congrès du Groupement Français des Pesticides, « Pesticides et environnements méditerranéens »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Banuyls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583423v1</w:t>
+                <w:t xml:space="preserve">hal-04474725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction du risque pour les utilisateurs de produits phytopharmaceutiques dans les serres : Approche ergonomique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Richardson</w:t>
+                <w:t xml:space="preserve">Exposition to carcinogenic pesticides of farmers : Impact of risk perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boissonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès du Groupement Français des Pesticides, « Pesticides et environnements méditerranéens »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Banuyls-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">AgEng 2010: International Conference on Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474716v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture méditerranéenne et évaluation de risque sanitaire. Exemple : les produits phytopharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Boissonnot</w:t>
+                <w:t xml:space="preserve">An information system dedicated to pesticides users security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Champomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès du Groupement Français des Pesticides, « Pesticides et environnements méditerranéens »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Banuyls-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">AgEng 2010 : International Conference on Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474725v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence between models for evaluating operator exposure and agricultural context of metropolitan France in 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Marre</w:t>
+                <w:t xml:space="preserve">Réduction du risque pour les utilisateurs de produits phytopharmaceutiques dans les serres : Approche ergonomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Mandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng 2010: International Conference on Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. pp.13</w:t>
+              <w:t xml:space="preserve">40ème congrès du Groupement Français des Pesticides, « Pesticides et environnements méditerranéens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Banuyls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594701v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance et perception du risque des arboriculteurs lié à l'utilisation des produits phytosanitaires</w:t>
               </w:r>
@@ -10191,51 +10191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of agricultural cabs for protection against pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10901,51 +10901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchekoum Nesrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sur les Techniques d’Application de Produits de Protection des Plantes (CIETAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Montpellier, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10970,51 +10970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage des pesticides : évaluation pédagogique de la formation Certiphyto et propositions d'amélioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marcotullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Werlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11091,103 +11091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISORED 2023 - 1. Meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sitges, Spain. </w:t>
@@ -11216,103 +11216,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRP 2021+ 6. International Symposium on the System of Radiological Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Online, Canada. </w:t>
@@ -11341,103 +11341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiation Protection Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t>
@@ -11466,103 +11466,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE 2021 - 33rd Annual Conference of the International Society for Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, United States. , 2021, Promoting Environmental Health and Equity in a Shifting Climate</w:t>
@@ -11591,103 +11591,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet LILAS : Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFSE, Multi-expositions, conditions de vie et santé : de la connaissance à l’action (version digitale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France. , 2020</w:t>
@@ -12314,51 +12314,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°80</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°82</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -12381,94 +12381,94 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/v16z-hy30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/13xw-t695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453282v1</w:t>
+                <w:t xml:space="preserve">hal-05453295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°82</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°80</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -12491,94 +12491,94 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/13xw-t695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/v16z-hy30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453295v1</w:t>
+                <w:t xml:space="preserve">hal-05453282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°81</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°83</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -12601,70 +12601,70 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/3psr-n792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/cvt4-b645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453285v1</w:t>
+                <w:t xml:space="preserve">hal-05453299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°84</w:t>
               </w:r>
@@ -12754,51 +12754,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°83</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°81</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -12821,70 +12821,70 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/cvt4-b645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/3psr-n792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453299v1</w:t>
+                <w:t xml:space="preserve">hal-05453285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°76</w:t>
               </w:r>
@@ -13084,51 +13084,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°78</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°77</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -13151,94 +13151,94 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/3ava-m376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/f959-jj63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926118v1</w:t>
+                <w:t xml:space="preserve">hal-04926116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°77</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°78</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -13261,70 +13261,70 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/f959-jj63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/3ava-m376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926116v1</w:t>
+                <w:t xml:space="preserve">hal-04926118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°74</w:t>
               </w:r>
@@ -14184,447 +14184,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°63</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°64</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Bérard</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/pkwc-xf22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/d0k2-c890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885237v1</w:t>
+                <w:t xml:space="preserve">hal-03885246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°64</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°62</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/d0k2-c890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/f6rs-x459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885246v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°62</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°63</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/f6rs-x459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/pkwc-xf22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885234v1</w:t>
+                <w:t xml:space="preserve">hal-03885237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°65</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14690,77 +14690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°61</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14830,51 +14830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14934,210 +14934,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°58</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°59</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/52vn-6j40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/h58m-t335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548792v1</w:t>
+                <w:t xml:space="preserve">hal-03548795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°57</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15188,210 +15188,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°59</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°58</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/h58m-t335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/52vn-6j40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548795v1</w:t>
+                <w:t xml:space="preserve">hal-03548792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°55</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15448,77 +15448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15575,77 +15575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°56</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15978,103 +15978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs et autres approches participatives appliquées à la recherche sur les multi-expositions environnementales et les risques chroniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Carrejo Gironza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Armant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2021-00113, Institut de Radioprotection et de Sûreté Nucléaire. 2021, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16462,103 +16462,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernadac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 189 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16584,347 +16584,347 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernadac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 30 p</w:t>
+              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607625v1</w:t>
+                <w:t xml:space="preserve">hal-01608174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernadac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 114 p</w:t>
+              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608174v1</w:t>
+                <w:t xml:space="preserve">hal-01607625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture - Volume n° 7 : Expositions et homologation des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernadac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Autosaisine n°2011-SA-0192, Anses. 2016, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16950,103 +16950,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernadac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 96 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17072,103 +17072,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernadac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 173 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17663,51 +17663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Troudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art10-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art10" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340452v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Hudebine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verpont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verg&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Viel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328161" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Werlen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trinquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110819" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ribeyrolles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Horain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8374" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719694v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcotullio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delanoe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-024-02344-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118914" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110366" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678795v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21650799241264318" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Werlen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delano&#235;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sq3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sellam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxaa115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02132719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.03.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863792v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxy056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pelletier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danton Guillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richardson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rombaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didelot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.CS1.02" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Yamani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190263v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996279v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souquiere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moncorger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819861v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchekoum Nesrine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472420v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472072v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/20240619-103414-0." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776459v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piquot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011209v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Verpont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hudebine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perriot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verges" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011205v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medouini Louisa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680689v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473983v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Delphine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Richardson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Di Cesare" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Petti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loeillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475994v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Mandy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173325v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bergerac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472768v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Silveri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gasnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474096v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becouarn Kevin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474101v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474182v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474181v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474183v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacus Vincent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473694v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473713v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474750v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473753v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474622v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Alexandre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594702v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissonnot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583423v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champomier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474716v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474725v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594701v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474663v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Emmanuel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473839v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474647v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473882v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473890v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474631v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473904v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997528v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Viel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471835v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Biencourt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471837v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Melanie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471839v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471901v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Darses" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453270v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9vke-fs13" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453282v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v16z-hy30" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453295v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/13xw-t695" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453285v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3psr-n792" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453300v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cyha-tw34" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453299v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cvt4-b645" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x5pd-ss87" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926099v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8dm-xv97" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926118v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3ava-m376" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926116v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f959-jj63" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926102v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jnnv-4763" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926106v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tyz6-6c95" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385493v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xgk4-m188" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385502v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ah8x-jg18" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385524v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kb2b-4m30" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385600v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6gsa-t669" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385480v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tmna-yy27" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b8gm-nk33" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pkwc-xf22" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885246v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d0k2-c890" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885234v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6rs-x459" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885253v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6t27-ay15" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885230v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m483-2s19" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j5b5-kk56" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548792v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/52vn-6j40" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548788v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3n0t-vs37" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548795v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h58m-t335" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548767v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ag1-9f08" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548796v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4db-vb48" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548778v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rryb-tg14" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04347209v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison-Bompard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04079597v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Malausa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03796483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03891559v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829989v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rothan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roustan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608000v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernadac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607625v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608174v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607996v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607999v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608176v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596835v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cotteux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470761v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sourd" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470789v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Troudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art10-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Hudebine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verpont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verg&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Viel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328161" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ribeyrolles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trinquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Horain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8374" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110819" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Werlen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad078" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110366" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-024-02344-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcotullio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delanoe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118914" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678795v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21650799241264318" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Werlen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delano&#235;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sq3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sellam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxaa115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02132719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.03.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863792v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxy056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pelletier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danton Guillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richardson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rombaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didelot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.CS1.02" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Yamani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190263v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996279v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souquiere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moncorger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819861v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchekoum Nesrine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472072v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/20240619-103414-0." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776459v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piquot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011209v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Verpont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hudebine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perriot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verges" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medouini Louisa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680689v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Perrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473983v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Delphine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Richardson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Di Cesare" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Petti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loeillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475994v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Mandy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474093v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173325v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bergerac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472768v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Silveri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gasnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474096v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becouarn Kevin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474101v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474182v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474181v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474183v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacus Vincent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473694v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473713v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473753v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474750v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474765v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474622v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Alexandre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594701v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594702v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissonnot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583423v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champomier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474716v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474663v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Emmanuel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473839v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474647v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473882v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473890v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474631v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473904v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997528v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Viel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471835v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Biencourt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471837v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Melanie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471839v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471901v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Darses" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453270v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9vke-fs13" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453295v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/13xw-t695" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453282v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v16z-hy30" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453299v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cvt4-b645" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453300v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cyha-tw34" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453285v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3psr-n792" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x5pd-ss87" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926099v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8dm-xv97" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926116v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f959-jj63" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926118v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3ava-m376" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926102v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jnnv-4763" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926106v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tyz6-6c95" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385493v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xgk4-m188" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385502v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ah8x-jg18" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385524v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kb2b-4m30" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385600v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6gsa-t669" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385480v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tmna-yy27" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b8gm-nk33" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885246v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d0k2-c890" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885234v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6rs-x459" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885237v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pkwc-xf22" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885253v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6t27-ay15" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885230v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m483-2s19" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j5b5-kk56" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548795v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h58m-t335" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548788v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3n0t-vs37" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548792v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/52vn-6j40" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548767v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ag1-9f08" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548796v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4db-vb48" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548778v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rryb-tg14" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04347209v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison-Bompard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04079597v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Malausa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03796483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03891559v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829989v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rothan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roustan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608000v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernadac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608174v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607625v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607996v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607999v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608176v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596835v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cotteux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470761v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sourd" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470789v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>