--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -597,1120 +597,1120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of hedges and nets in reducing the risk of drift and exposure of local residents during vineyard spraying: initial results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Vergès</w:t>
+                <w:t xml:space="preserve">Safety climate scale for vineyards: an external validity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Ribeyrolles</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theo Werlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8374⟩</w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Annals of Work Exposures and Health, 68 (2), pp.203-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxad078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005045v1</w:t>
+                <w:t xml:space="preserve">hal-04384621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconception des systèmes agricoles et mesures des conséquences sur les conditions de travail. Etude de cas sur la protection des cultures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bystander dermal exposure to drift during pesticide application in vineyards: an experimental factorial study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 369, pp.143809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764064v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drift in viticulture: A dataset to analyse the influence of spray application techniques, hedges and their combination on the reduction of sedimentary drift, aerial drift and exposure of bystanders</w:t>
+                <w:t xml:space="preserve">Effectiveness of hedges and nets in reducing the risk of drift and exposure of local residents during vineyard spraying: initial results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ribeyrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Trinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Pasquier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Horain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110819⟩</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04674037v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety climate scale for vineyards: an external validity study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconception des systèmes agricoles et mesures des conséquences sur les conditions de travail. Etude de cas sur la protection des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Travail agricole et transition agroécologique: quelles interactions, quels impacts et quelles conséquences pour l’agronomie et les agronomes?, 14 (1), 25p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384621v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bystander dermal exposure to drift during pesticide application in vineyards: an experimental factorial study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spray drift in viticulture: A dataset to analyse the influence of spray application techniques, hedges and their combination on the reduction of sedimentary drift, aerial drift and exposure of bystanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Trinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 369, pp.143809. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.110819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04810262v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drift in field crops: A dataset to analyse the influence of air induction nozzles, hedges, and their combination on the reduction of sedimentary drift, aerial drift and exposure of bystanders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Vergès</w:t>
+                <w:t xml:space="preserve">Réduire la dérive de pulvérisation grâce aux haies et aux filets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Trinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ribeyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 774, pp.9-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673933v1</w:t>
+                <w:t xml:space="preserve">hal-04680604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire la dérive de pulvérisation grâce aux haies et aux filets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Naud</w:t>
+                <w:t xml:space="preserve">Individual and farm determinants of pesticide safety climate in agriculture: a French nationwide survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Viel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10389-024-02344-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680604v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and farm determinants of pesticide safety climate in agriculture: a French nationwide survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Certiphyto : Transmettre efficacement les messages de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Werlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Marcotullio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 777, pp.10-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680001v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certiphyto : Transmettre efficacement les messages de prévention</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spray drift in field crops: A dataset to analyse the influence of air induction nozzles, hedges, and their combination on the reduction of sedimentary drift, aerial drift and exposure of bystanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04719694v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage des pesticides : évaluation pédagogique de la formation Certiphyto et propositions d’améliorationn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marcotullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Werlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1917,51 +1917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Pesticide Training on Safety Climate Perception Among French Cereal Farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Werlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2021,90 +2021,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage des pesticides : analyse socio-politique de la formation Certiphyto auprès des agriculteurs français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marcotullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Werlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2138,90 +2138,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérive : les enjeux pour réduire l’exposition des riverains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Codis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2263,51 +2263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi des produits phyto : une responsabilité partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2877,51 +2877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological Strain in French Vineyard Workers Wearing Protective Equipment to Conduct Re-Entry Tasks in Humid Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62 (8), pp.1040-1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3234,230 +3234,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide exposure and sprayer design: ergonomics evaluation to reduce pesticide exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pesticide exposure and sprayer’s task goals: comparison between vineyards and greenhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Richardson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK-A JOURNAL OF PREVENTION ASSESSMENT &amp; REHABILITATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 41, p. 5398 - p. 5399</w:t>
+              <w:t xml:space="preserve">, 2012, 41, p. 4995 - p. 5002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059842v1</w:t>
+                <w:t xml:space="preserve">hal-01059843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide exposure and sprayer’s task goals: comparison between vineyards and greenhouses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pesticide exposure and sprayer design: ergonomics evaluation to reduce pesticide exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Richardson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK-A JOURNAL OF PREVENTION ASSESSMENT &amp; REHABILITATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 41, p. 4995 - p. 5002</w:t>
+              <w:t xml:space="preserve">, 2012, 41, p. 5398 - p. 5399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059843v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les cercosporioses du bananier aux Antilles françaises. Évaluation et amélioration des techniques disponibles d'épandage aérien et terrestre</w:t>
               </w:r>
@@ -3730,51 +3730,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the French project CAPRIV &amp;quot;Concilier l'application des PPP et la protection des riverains&amp;quot; Reconciling the use of PPPs and the protection of residents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,51 +3950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et motivations pour une protection durable vignoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4166,77 +4166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un outil pour l'amélioration de la durabilité de l'utilisation des produits phytopharmaceutiques. Etude de cas en maraîchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4268,506 +4268,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de Pulvérisation : Les Réseaux Sociaux, Source de Connaissances Empiriques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de l’Effet Antidérive et des Haies et Filets Artificiels Implantés en Bordure de Parcelle Viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Horain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Trinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sur les Techniques d’Application de Produits de Protection des Plantes (CIETAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VEGEPHYL, Mar 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996279v1</w:t>
+                <w:t xml:space="preserve">hal-04997474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’Effet Antidérive et des Haies et Filets Artificiels Implantés en Bordure de Parcelle Viticole</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Techniques de Pulvérisation : Les Réseaux Sociaux, Source de Connaissances Empiriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Moncorger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sur les Techniques d’Application de Produits de Protection des Plantes (CIETAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VEGEPHYL, Mar 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997474v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse sociologique, technique et organisationnelle de la formation Certiphyto et pistes d'amélioration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Viel</w:t>
+                <w:t xml:space="preserve">Interactions entre les interlocuteurs d’une formation à la réduction des produits phytopharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Werlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'actualisation des connaissances du Certiphyto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INMA, Dec 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Lyon, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819861v1</w:t>
+                <w:t xml:space="preserve">hal-04776454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre les interlocuteurs d’une formation à la réduction des produits phytopharmaceutiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Viel</w:t>
+                <w:t xml:space="preserve">Analyse sociologique, technique et organisationnelle de la formation Certiphyto et pistes d'amélioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Marcotullio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Werlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Lyon, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d'actualisation des connaissances du Certiphyto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INMA, Dec 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776454v1</w:t>
+                <w:t xml:space="preserve">hal-04819861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des pesticides : De l’approche technique à la parcelle à la réflexion de l’organisation du travail sur l’exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4799,303 +4799,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition des viticulteurs (opérateurs et travailleurs) aux produits phytopharmaceutiques. Quels sont les déterminants de l'exposition ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation de l'exposition humaine à la dérive de pulvérisation à la proximité de parcelles viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675796v1</w:t>
+                <w:t xml:space="preserve">hal-04509768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'exposition humaine à la dérive de pulvérisation à la proximité de parcelles viticoles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition des viticulteurs (opérateurs et travailleurs) aux produits phytopharmaceutiques. Quels sont les déterminants de l'exposition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journée Scientifique de la Vigne et du Vin "Concilier production et performances environnementales en viticulture - Enseignements issus de projets méditerranéens sur les effets des intrants et leur maîtrise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509768v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPRIV French protocol for phytosanitary spray drift measurement: the case of field crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on spray drift models and comparison simulated to measured deposition data for arable crops in the EU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Campus, the Netherlands, Apr 2024, Wageningen, Netherlands</w:t>
@@ -5118,666 +5118,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des pesticides sur les écosystèmes et sur la santé – Effets de la règlementation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spray drift measurements in 3D crops using several collection methods. Evaluation of different spraying scenarios in the French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Codis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPHE, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">16. Workshop Suprofruit 2023 - Spray application and precision technology in fruit growing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776463v1</w:t>
+                <w:t xml:space="preserve">hal-04472420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats de la base de données des inspections obligatoires pour l’étalonnage des pulvérisateurs</w:t>
+                <w:t xml:space="preserve">Development of a training course on sprayer calibration and settings based on sprayer inspection database in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchekoum Nesrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agritech Day 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Standardize Procedures for the Inspection of Sprayers in Europe (SPISE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Haye, May 2023, La Haye, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5073/20240619-103414-0.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472059v1</w:t>
+                <w:t xml:space="preserve">hal-04472072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de la dérive de pulvérisation par l’application d’herbicides par train : questions méthodologiques et résultats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Cotteux</w:t>
+                <w:t xml:space="preserve">Mesure du climat de sécurité en agriculture auprès de participants à une formation Certiphyto : le projet Vit'All.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Werlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agritech Day 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Axema, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">57. Congrès de la Société d'Ergonomie en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472060v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray drift measurements in 3D crops using several collection methods. Evaluation of different spraying scenarios in the French context</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduction des pesticides sur les écosystèmes et sur la santé – Effets de la règlementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Workshop Suprofruit 2023 - Spray application and precision technology in fruit growing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">51. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPHE, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472420v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a training course on sprayer calibration and settings based on sprayer inspection database in France</w:t>
+                <w:t xml:space="preserve">Résultats de la base de données des inspections obligatoires pour l’étalonnage des pulvérisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchekoum Nesrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Standardize Procedures for the Inspection of Sprayers in Europe (SPISE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agritech Day 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axema, Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5073/20240619-103414-0.⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04472072v1</w:t>
+                <w:t xml:space="preserve">hal-04472059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du climat de sécurité en agriculture auprès de participants à une formation Certiphyto : le projet Vit'All.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Viel</w:t>
+                <w:t xml:space="preserve">Mesures de la dérive de pulvérisation par l’application d’herbicides par train : questions méthodologiques et résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cotteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Congrès de la Société d'Ergonomie en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">Agritech Day 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axema, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472010v1</w:t>
+                <w:t xml:space="preserve">hal-04472060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the mandatory inspection Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchekoum Nesrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5828,51 +5828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés des formateurs et des agriculteurs dans les Certiphyto : Un (dés)accord entre théorie et pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Piquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Werlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5904,290 +5904,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition externe – Exposition professionnelle aux produits phytopharmaceutiques et exposition des riverains</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to conciliate application of plant protection products and protection of bystanders - CAPRIV: a French collaborative project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Verpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheurs INRAE « Exposome chimique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métaprogramme Syalsa, INRAE, Oct 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">International Advances in Pesticide Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chamber of Agriculture of North Rhine-Westphalia, Sep 2022, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011209v1</w:t>
+                <w:t xml:space="preserve">hal-04472479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition professionnelle aux produits phytopharmaceutiques – comment le traduire en multirisques ?</w:t>
+                <w:t xml:space="preserve">Exposition externe – Exposition professionnelle aux produits phytopharmaceutiques et exposition des riverains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheurs INRAE Multi-risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métaprogramme INRAE Risques, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecole chercheurs INRAE « Exposome chimique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogramme Syalsa, INRAE, Oct 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011205v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to conciliate application of plant protection products and protection of bystanders - CAPRIV: a French collaborative project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition professionnelle aux produits phytopharmaceutiques – comment le traduire en multirisques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Advances in Pesticide Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chamber of Agriculture of North Rhine-Westphalia, Sep 2022, Münster, Germany</w:t>
+              <w:t xml:space="preserve">Ecole chercheurs INRAE Multi-risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogramme INRAE Risques, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472479v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building sustainable cropping and landscape management strategies to limit pesticide pollution risks in Mediterranean vineyards: the Ripp-Viti project</w:t>
               </w:r>
@@ -6292,260 +6292,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition des agriculteurs aux produits phytopharmaceutiques – Protection collective</w:t>
+                <w:t xml:space="preserve">Exposition des Travailleurs agricoles aux produits phytosanitaires dans les pommeraies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medouini Louisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique – Aérosols semi-volatils : mesurer, connaitre et réduire les expositions,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRS, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">50. Congrès du Groupe Français de recherche sur les Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de namur, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011186v1</w:t>
+                <w:t xml:space="preserve">hal-04472439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition des Travailleurs agricoles aux produits phytosanitaires dans les pommeraies</w:t>
+                <w:t xml:space="preserve">Exposition des agriculteurs aux produits phytopharmaceutiques – Protection collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Congrès du Groupe Français de recherche sur les Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université de namur, May 2022, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">Journée technique – Aérosols semi-volatils : mesurer, connaitre et réduire les expositions,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRS, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472439v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Vit'All &amp;quot;Validation d'un score de climat de sécurité en agriculture par l'évaluation d'une action de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marcotullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delanoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'actualisation des connaissances Certiphyto 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INMA, Nov 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6721,51 +6721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diminution de l'exposition des agriculteurs par l'amélioration de leurs pulvérisateurs : Démarche de co-construction avec les acteurs de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7647,290 +7647,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk exposure of sprayer inspector during the inspection: an ergonomic approach</w:t>
+                <w:t xml:space="preserve">Exposition des viticulteurs aux produits phytopharmaceutiques : quelles stratégies au sein de l'exploitation pour la diminuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Workshop on Standardized Procedure for the Inspection of Sprayers in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSTEA, Oct 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès RIODD, « Environnement et travail : quelles relations ? », communication à la session fermée consacrée au thème « Agriculture et Responsabilité sociétale : organisation agricole versus filières. Quelles complémentarités dans les approches pour quels regards ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472598v1</w:t>
+                <w:t xml:space="preserve">hal-04474093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition des viticulteurs aux produits phytopharmaceutiques : quelles stratégies au sein de l'exploitation pour la diminuer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occupational exposure to pesticides : challenges for research, evaluation and prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bergerac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Colosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès RIODD, « Environnement et travail : quelles relations ? », communication à la session fermée consacrée au thème « Agriculture et Responsabilité sociétale : organisation agricole versus filières. Quelles complémentarités dans les approches pour quels regards ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Oct 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Expositions professionnelles aux pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Oct 2014, Maison-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474093v1</w:t>
+                <w:t xml:space="preserve">hal-01173325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to pesticides : challenges for research, evaluation and prevention</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk exposure of sprayer inspector during the inspection: an ergonomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Expositions professionnelles aux pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Oct 2014, Maison-Alfort, France</w:t>
+              <w:t xml:space="preserve">5th European Workshop on Standardized Procedure for the Inspection of Sprayers in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA, Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173325v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipating the psychosocial factors effects in social LCA Session: Social Life Cycle Assessment (S-LCA) – theoretical and applicative aspects</w:t>
               </w:r>
@@ -8018,217 +8018,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des pulvérisateurs pour réduire l'exposition aux pesticides chez les agriculteurs : intervention dans le vignoble</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Richardson</w:t>
+                <w:t xml:space="preserve">Towards the pathway “stress at work”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème congrès de la Société d'ergonomie en langue française (SELF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire International SETAC,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473455v1</w:t>
+                <w:t xml:space="preserve">hal-04473537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the pathway “stress at work”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
+                <w:t xml:space="preserve">Concevoir des pulvérisateurs pour réduire l'exposition aux pesticides chez les agriculteurs : intervention dans le vignoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacroix Delphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire International SETAC,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, May 2013, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">50ème congrès de la Société d'ergonomie en langue française (SELF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473537v1</w:t>
+                <w:t xml:space="preserve">hal-04473455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’exposition potentielle et des contraintes physiques lors de la manipulation des emballages de produits phytopharmaceutiques</w:t>
               </w:r>
@@ -8480,424 +8480,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la sécurité des agriculteurs lors des traitements phytosanitaires : Protection collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation d’un outil de sensibilisation à la réduction de l’exposition de l’applicateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacus Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la commission Interprofessionnelle d'Etude des Techniques d'Application de Produits phytosanitaires (CIETAP)</w:t>
+              <w:t xml:space="preserve">Commission Interprofessionnelle d'Etude des Techniques d'Application de Produits phytosanitaires (CIETAP),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de la protection des plantes, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474182v1</w:t>
+                <w:t xml:space="preserve">hal-04474183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’un indicateur sécurité sur le pulvérisateur vis-à-vis des produits phytopharmaceutiques</w:t>
+                <w:t xml:space="preserve">Amélioration de la sécurité des agriculteurs lors des traitements phytosanitaires : Protection collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque de la Commission Interprofessionnelle d'Etude des Techniques d'Application de Produits phytosanitaires (CIETAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de la protection des plantes, Mar 2012, LYON, France</w:t>
+              <w:t xml:space="preserve">Colloque de la commission Interprofessionnelle d'Etude des Techniques d'Application de Produits phytosanitaires (CIETAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de la protection des plantes, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474181v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail durable en milieu agricole : des marges de manœuvre limitées dans les exploitations,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposition d’un indicateur sécurité sur le pulvérisateur vis-à-vis des produits phytopharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Groupement français des pesticides « Nouveaux enjeux et stratégies novatrices pour la protection des plantes cultivées dans un contexte de développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">colloque de la Commission Interprofessionnelle d'Etude des Techniques d'Application de Produits phytosanitaires (CIETAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de la protection des plantes, Mar 2012, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474180v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomics analysis of pesticide spraying in vineyards</w:t>
+                <w:t xml:space="preserve">Le travail durable en milieu agricole : des marges de manœuvre limitées dans les exploitations,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert Mandy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics, Safety, and Health. International Conference of Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIGR – AgEng : Agriculture and Engineering for a Healthier Life, Jul 2012, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">42ème Groupement français des pesticides « Nouveaux enjeux et stratégies novatrices pour la protection des plantes cultivées dans un contexte de développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473650v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’un outil de sensibilisation à la réduction de l’exposition de l’applicateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacus Vincent</w:t>
+                <w:t xml:space="preserve">Ergonomics analysis of pesticide spraying in vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Mandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission Interprofessionnelle d'Etude des Techniques d'Application de Produits phytosanitaires (CIETAP),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de la protection des plantes, Mar 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ergonomics, Safety, and Health. International Conference of Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIGR – AgEng : Agriculture and Engineering for a Healthier Life, Jul 2012, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474183v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pest risk perception assessment of vineyard workers</w:t>
               </w:r>
@@ -9054,204 +9054,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre l'exposition aux produits phytosanitaires et les objectifs des opérateurs : cas des serristes français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Richardson</w:t>
+                <w:t xml:space="preserve">Exposition des viticulteurs aux pesticides et perception du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boissonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Congrès International de la Société d'Ergonomie de Langue Française "Ergonomie à la croisée des risques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SELF, Sep 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">41ème Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473753v1</w:t>
+                <w:t xml:space="preserve">hal-04474750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition des viticulteurs aux pesticides et perception du risque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Boissonnot</w:t>
+                <w:t xml:space="preserve">Relation entre l'exposition aux produits phytosanitaires et les objectifs des opérateurs : cas des serristes français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Mandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">47ème Congrès International de la Société d'Ergonomie de Langue Française "Ergonomie à la croisée des risques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SELF, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474750v1</w:t>
+                <w:t xml:space="preserve">hal-04473753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse ergonomique d'un processus phytopharmaceutique en agriculture : Comparaison entre les serristes et les viticulteurs</w:t>
               </w:r>
@@ -9421,640 +9421,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operator actual protection against pesticide exposure in French greenhouses</w:t>
+                <w:t xml:space="preserve">Exposition to carcinogenic pesticides of farmers : Impact of risk perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Beyer</w:t>
+                <w:t xml:space="preserve">J. Boissonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgEng 2010: International Conference on Agricultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594703v1</w:t>
+                <w:t xml:space="preserve">hal-02594702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence between models for evaluating operator exposure and agricultural context of metropolitan France in 2009</w:t>
+                <w:t xml:space="preserve">An information system dedicated to pesticides users security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Marre</w:t>
+                <w:t xml:space="preserve">Gil de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Champomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng 2010: International Conference on Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. pp.13</w:t>
+              <w:t xml:space="preserve">AgEng 2010 : International Conference on Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594701v1</w:t>
+                <w:t xml:space="preserve">hal-00583423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture méditerranéenne et évaluation de risque sanitaire. Exemple : les produits phytopharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Boissonnot</w:t>
+                <w:t xml:space="preserve">Réduction du risque pour les utilisateurs de produits phytopharmaceutiques dans les serres : Approche ergonomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Mandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès du Groupement Français des Pesticides, « Pesticides et environnements méditerranéens »,</w:t>
+              <w:t xml:space="preserve">40ème congrès du Groupement Français des Pesticides, « Pesticides et environnements méditerranéens »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Banuyls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474725v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition to carcinogenic pesticides of farmers : Impact of risk perception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connaissance et perception du risque des arboriculteurs lié à l'utilisation des produits phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng 2010: International Conference on Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. pp.10</w:t>
+              <w:t xml:space="preserve">Société Française d’Economie Rurale SELF, La Réduction des Pesticides : Enjeux, Modalités et Conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594702v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An information system dedicated to pesticides users security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gil de Sousa</w:t>
+                <w:t xml:space="preserve">Operator actual protection against pesticide exposure in French greenhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Champomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng 2010 : International Conference on Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. 6 p</w:t>
+              <w:t xml:space="preserve">AgEng 2010: International Conference on Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583423v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction du risque pour les utilisateurs de produits phytopharmaceutiques dans les serres : Approche ergonomique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Richardson</w:t>
+                <w:t xml:space="preserve">Coherence between models for evaluating operator exposure and agricultural context of metropolitan France in 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès du Groupement Français des Pesticides, « Pesticides et environnements méditerranéens »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Banuyls-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">AgEng 2010: International Conference on Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474716v1</w:t>
+                <w:t xml:space="preserve">hal-02594701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissance et perception du risque des arboriculteurs lié à l'utilisation des produits phytosanitaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Culture méditerranéenne et évaluation de risque sanitaire. Exemple : les produits phytopharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boissonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d’Economie Rurale SELF, La Réduction des Pesticides : Enjeux, Modalités et Conséquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">40ème congrès du Groupement Français des Pesticides, « Pesticides et environnements méditerranéens »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Banuyls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474663v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance du risque des arboriculteurs lié à l'utilisation des produits phytosanitaires</w:t>
               </w:r>
@@ -10204,51 +10204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AKAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10901,51 +10901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchekoum Nesrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Douzals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées sur les Techniques d’Application de Produits de Protection des Plantes (CIETAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Montpellier, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10970,51 +10970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage des pesticides : évaluation pédagogique de la formation Certiphyto et propositions d'amélioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marcotullio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Werlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11289,73 +11289,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRP 2021+ 6. International Symposium on the System of Radiological Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Online, Canada. </w:t>
+              <w:t xml:space="preserve">European Radiation Protection Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04134191v2</w:t>
+                <w:t xml:space="preserve">irsn-04152203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LILAS project: analysis of applying participatory approaches such as Living Labs to research on multiple environmental exposures to ionizing radiation, other stressors and chronic risks</w:t>
               </w:r>
@@ -11414,73 +11414,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiation Protection Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">ICRP 2021+ 6. International Symposium on the System of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Online, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04152203v1</w:t>
+                <w:t xml:space="preserve">irsn-04134191v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Labs and other participatory approaches applied to research on multiple environnemental exposures and chronic risks</w:t>
               </w:r>
@@ -12864,51 +12864,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°76</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°73</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -12931,94 +12931,94 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/x5pd-ss87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/k8dm-xv97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926113v1</w:t>
+                <w:t xml:space="preserve">hal-04926099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°73</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°76</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -13041,94 +13041,94 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/k8dm-xv97⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/x5pd-ss87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926099v1</w:t>
+                <w:t xml:space="preserve">hal-04926113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°77</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°78</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -13151,94 +13151,94 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/f959-jj63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/3ava-m376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926116v1</w:t>
+                <w:t xml:space="preserve">hal-04926118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°78</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°77</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -13261,70 +13261,70 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/3ava-m376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/f959-jj63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926118v1</w:t>
+                <w:t xml:space="preserve">hal-04926116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°74</w:t>
               </w:r>
@@ -13524,51 +13524,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°68</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°69</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -13591,94 +13591,94 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/xgk4-m188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ah8x-jg18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385493v1</w:t>
+                <w:t xml:space="preserve">hal-04385502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°69</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -13701,94 +13701,94 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ah8x-jg18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/xgk4-m188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385502v1</w:t>
+                <w:t xml:space="preserve">hal-04385493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°70</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°67</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -13811,70 +13811,70 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/kb2b-4m30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/tmna-yy27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385524v1</w:t>
+                <w:t xml:space="preserve">hal-04385480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°71</w:t>
               </w:r>
@@ -13964,51 +13964,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°67</w:t>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°70</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
@@ -14031,70 +14031,70 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/tmna-yy27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/kb2b-4m30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385480v1</w:t>
+                <w:t xml:space="preserve">hal-04385524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°72</w:t>
               </w:r>
@@ -14184,333 +14184,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°64</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°63</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/d0k2-c890⟩</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/pkwc-xf22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885246v1</w:t>
+                <w:t xml:space="preserve">hal-03885237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°62</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°64</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Karmasyn-Veyrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/d0k2-c890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-03885234v1</w:t>
+                <w:t xml:space="preserve">hal-03885246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°63</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°62</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14518,113 +14518,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/pkwc-xf22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/f6rs-x459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885237v1</w:t>
+                <w:t xml:space="preserve">hal-03885234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°65</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14690,77 +14690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°61</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14830,51 +14830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14934,83 +14934,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°59</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°58</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15018,126 +15018,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/h58m-t335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/52vn-6j40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548795v1</w:t>
+                <w:t xml:space="preserve">hal-03548792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°57</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°55</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15145,126 +15145,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/3n0t-vs37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/1ag1-9f08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548788v1</w:t>
+                <w:t xml:space="preserve">hal-03548767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°58</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°59</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15272,126 +15272,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/52vn-6j40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/h58m-t335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548792v1</w:t>
+                <w:t xml:space="preserve">hal-03548795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°55</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°57</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15399,126 +15399,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/1ag1-9f08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/3n0t-vs37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548767v1</w:t>
+                <w:t xml:space="preserve">hal-03548788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15575,77 +15575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille du réseau d'écotoxicologie terrestre et aquatique N°56</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16462,753 +16462,753 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernadac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berthet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudio Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 189 p</w:t>
+              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608000v1</w:t>
+                <w:t xml:space="preserve">hal-01607625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture - Volume n° 7 : Expositions et homologation des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernadac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berthet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudio Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 114 p</w:t>
+              <w:t xml:space="preserve">[0] Autosaisine n°2011-SA-0192, Anses. 2016, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608174v1</w:t>
+                <w:t xml:space="preserve">hal-01607996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernadac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berthet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudio Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 30 p</w:t>
+              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 189 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607625v1</w:t>
+                <w:t xml:space="preserve">hal-01608000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture - Volume n° 7 : Expositions et homologation des pesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernadac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berthet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudio Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Autosaisine n°2011-SA-0192, Anses. 2016, 50 p</w:t>
+              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607996v1</w:t>
+                <w:t xml:space="preserve">hal-01608174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernadac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berthet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudio Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 96 p</w:t>
+              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 173 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607999v1</w:t>
+                <w:t xml:space="preserve">hal-01608176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions professionnelles aux pesticides en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernadac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berthet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudio Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 173 p</w:t>
+              <w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2016, 96 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608176v1</w:t>
+                <w:t xml:space="preserve">hal-01607999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les cercosporioses du bananier aux Antilles françaises. Amélioration des techniques d'épandage par voie aérienne et recherche d'alternatives terrestres</w:t>
               </w:r>
@@ -17663,51 +17663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Troudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art10-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Hudebine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verpont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verg&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Viel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328161" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ribeyrolles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trinquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Horain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8374" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110819" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Werlen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad078" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110366" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-024-02344-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcotullio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delanoe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118914" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678795v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21650799241264318" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Werlen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delano&#235;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sq3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sellam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxaa115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02132719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.03.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863792v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxy056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pelletier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danton Guillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richardson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rombaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didelot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.CS1.02" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Yamani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190263v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996279v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souquiere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moncorger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819861v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509768v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472059v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchekoum Nesrine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472072v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/20240619-103414-0." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776459v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piquot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011209v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Verpont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hudebine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perriot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verges" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medouini Louisa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680689v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Perrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473983v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Delphine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Richardson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Di Cesare" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Petti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loeillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475994v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Mandy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474093v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173325v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bergerac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472768v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Silveri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gasnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474096v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becouarn Kevin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474101v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474182v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474181v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474183v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacus Vincent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473694v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473713v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473753v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474750v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474765v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474622v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Alexandre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594701v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594702v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissonnot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583423v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champomier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474716v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474663v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Emmanuel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473839v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474647v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473882v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473890v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474631v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473904v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997528v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Viel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471835v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Biencourt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471837v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Melanie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471839v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471901v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Darses" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453270v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9vke-fs13" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453295v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/13xw-t695" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453282v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v16z-hy30" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453299v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cvt4-b645" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453300v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cyha-tw34" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453285v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3psr-n792" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x5pd-ss87" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926099v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8dm-xv97" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926116v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f959-jj63" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926118v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3ava-m376" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926102v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jnnv-4763" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926106v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tyz6-6c95" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385493v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xgk4-m188" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385502v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ah8x-jg18" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385524v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kb2b-4m30" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385600v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6gsa-t669" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385480v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tmna-yy27" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b8gm-nk33" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885246v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d0k2-c890" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885234v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6rs-x459" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885237v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pkwc-xf22" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885253v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6t27-ay15" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885230v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m483-2s19" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j5b5-kk56" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548795v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h58m-t335" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548788v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3n0t-vs37" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548792v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/52vn-6j40" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548767v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ag1-9f08" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548796v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4db-vb48" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548778v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rryb-tg14" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04347209v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison-Bompard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04079597v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Malausa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03796483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03891559v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829989v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rothan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roustan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608000v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernadac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608174v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607625v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607996v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607999v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608176v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596835v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cotteux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470761v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sourd" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470789v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Troudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art10-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Hudebine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verpont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verg&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112202" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Viel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328161" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Werlen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143809" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005045v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ribeyrolles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Trinquier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Horain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8374" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674037v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110819" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verges" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10389-024-02344-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcotullio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delanoe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04552658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Carrejo Gironza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.118914" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678795v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21650799241264318" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Werlen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delano&#235;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sq3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sellam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guibaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17416-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gironza Yara Carrejo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1633" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03911650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxaa115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02132719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2019.03.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863792v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxy056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pelletier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danton Guillaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richardson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rombaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Didelot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2011.CS1.02" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Yamani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190263v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117310v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Karmasyn-Veyrines" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996281v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997474v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996279v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souquiere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Moncorger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819861v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675796v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472420v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchekoum Nesrine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/20240619-103414-0." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776463v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472067v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776459v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piquot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Verpont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hudebine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perriot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verges" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011209v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011205v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223917v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472439v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medouini Louisa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680689v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Perrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719384v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Campan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473983v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Delphine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Richardson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Di Cesare" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Petti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loeillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475994v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Mandy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173325v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bergerac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berthet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Colosio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472768v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Silveri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gasnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473455v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474096v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becouarn Kevin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474101v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474183v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacus Vincent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474182v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474181v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474180v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473650v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473694v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boissonnot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473713v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474750v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473753v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474765v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474622v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Alexandre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissonnot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583423v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champomier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474663v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Emmanuel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594703v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Beyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594701v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474725v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474696v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473839v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474647v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473882v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473890v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474631v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473904v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997528v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Viel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134140v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Gerber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04152203v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04134191v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326515v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03125587v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471835v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Biencourt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471837v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Melanie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471839v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471901v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Darses" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453270v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9vke-fs13" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453295v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/13xw-t695" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453282v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/v16z-hy30" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453299v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cvt4-b645" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453300v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cyha-tw34" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453285v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3psr-n792" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926099v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k8dm-xv97" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926113v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/x5pd-ss87" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926118v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3ava-m376" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926116v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f959-jj63" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926102v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jnnv-4763" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926106v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tyz6-6c95" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385502v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ah8x-jg18" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385493v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xgk4-m188" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385480v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tmna-yy27" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385600v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6gsa-t669" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kb2b-4m30" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b8gm-nk33" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885237v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pkwc-xf22" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885246v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d0k2-c890" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885234v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/f6rs-x459" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885253v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6t27-ay15" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885230v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/m483-2s19" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j5b5-kk56" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548792v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/52vn-6j40" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548767v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ag1-9f08" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548795v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h58m-t335" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548788v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3n0t-vs37" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548796v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4db-vb48" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548778v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rryb-tg14" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04347209v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lavison-Bompard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04079597v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Malausa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ogier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03222498v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03796483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03891559v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829989v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rothan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roustan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607625v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernadac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607996v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608000v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608174v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608176v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607999v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596835v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cotteux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470761v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sourd" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470789v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>