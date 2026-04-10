--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sonia GUELTON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changing tracks of land value capture in constrained policy contexts; A comparison of London’s Crossrail and Grand Paris Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dunning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 157, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2025.107618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging land-value capture in contexts of urban austerity: evidence from the Grand Paris Express (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2023.2240843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui paye les services publics urbains ? Une analyse sectorielle et spatiale du versement mobilité dans trois réseaux de transports collectifs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (1), pp.61-83. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiated windfalls: Mapping how public actors pursue and share land-value capture in Nanterre-la-Folie, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.106704. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Value Capture, Climate Change, and the 'Infrastructure Gap' in Coastal Development: Examining Evidence from France and Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Karadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Pagonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14127019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03690708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités urbaines: quels modèles de financement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1 (85), pp.36-46. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leco.085.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the French development tax be a strategic land value capture instrument?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouillaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Town Planning Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ahead-of-print, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/tpr.2021.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03690738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen strategies and Land planning anticipation: a bottom-up negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane de Flore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.7327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des réseaux de transports collectifs urbains : un modèle de financement particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°136 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.136.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La financiarisation du foncier: une contrainte pour la construction de logements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Financer la ville, les mutations des circuits de production du logement, 2018/3 (174), pp.35-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of the French model of land development?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Town Planning Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (6), pp.553-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluriannualité dans les montages pour la réalisation des équipements publics locaux ; Analyse comparée de la réalisation en régie ou en partenariat public- privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Gestionnaire Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sur-taxation des terrains constructibles non bâtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue foncière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiscalité foncière : des changements de fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercommunalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">, « Le logement social et les moteurs du développement des territoires », Habitat & Société, dossier spécial « HLM : quelle(s) valeur(s) pour un territoire ? » n°71- septembre 2013, pp 64-65</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention foncière dans l'aménagement tisse de nouveaux métiers urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des services publics locaux en partenariat public-privé: Une motivation pour assainir les finances locales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Financement de l'action publique: modèles &amp; options, I/2015 (104), pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxer les terrains constructibles non-bâtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue foncière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Revue Foncière, janvier-février 2015 (3), pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gagne et qui perd à la gratuité des transports collectifs urbains ? Le cas des employeurs dans trois réseaux gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets urbains autour des quartiers de gare du Grand Paris Express : quel partage de la valeur économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de financement et les investisseurs en projets urbains dans le Grand Paris : de l’immobilier à l’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Souami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Drozdz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LabEx Futurs Urbains (Groupe de travail : Production urbaine et marchés – PoUM) et de la Chaire Aménager le Grand Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution, solidarités entre acteurs et territoires et services publics locaux : le cas de trois réseaux de transports collectifs urbains gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'aménagement urbain, Presses Universitaires de Rennes, 264 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foncier en Ile-de-France, retour sur dix idées reçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Basciani-Funestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Darley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Driant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Dubois-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab'Urba. Lab'Urba, 2013, 978-29059-4247-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de l'aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Policy in France: Tensions Between National Policies and Local Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Jehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspar Kleiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.105-120, 2025, 978-3-031-83724-1. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-83725-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roelof Verhage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halleux, Jean-Marie; Hendricks, Andreas; Nordhal, Berit; Maliene, Vida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Value Capture of Increasing Property Values across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vdf Hochschulverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-104, 2023, 9783728141460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du financement de l’aménagement, la place du foncier revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taoufik Souami, Marie Llorente &amp; Martine Drozdz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement de l’aménagement urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 13, 2022, hors collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roelof Verhage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halleux, Jean-Marie; Hendricks, Andreas; Nordahl, Berit; Maliene, Vida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Value Capture of Increasing Property Values across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vdf Hochschulverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-104, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/4147-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valorisation économique des quartiers de gare du GPE ? Le cas de Nanterre La Folie et de la ZAC Nanterre les Groues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Dubois-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gares et territoires du Grand Paris Express, analyse prospective des effets des gares sur le développement des territoires prioritaires de la politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French system of Long-term land leases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Rouzic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerber J.-D.; Hartmann Th.; Hengstermann A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruments of Land Policy, dealing with scarcity of land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, Taylor &amp;Francis Group, pp.248-259, 2018, 978-1-138-20151-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement économique territorial à l'épreuve des projets d'aménagement et du foncier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oréade Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Talandier; Bernard Pecqueur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renouveler la géographie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2018, 978-2-7178-7014-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARTIE 2 -LES IMPACTS ET DETERMINANTS SOCIAUX, ECONOMIQUES, SPATIAUX ET REGLEMENTAIRES DE L'ARTIFICIALISATION DES SOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coisnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Fack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d’artificialisation des sols : déterminants, impacts et leviers d’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports collectifs urbains en France : Quel coût ? Quel financement ? Quel bénéficiaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development Tax in France as a Tool for Land Value Capture and Social Equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouillaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des réseaux de transports collectifs urbains : un modèle de financement particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gratuité en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tarification des services publics locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'année nouvelle sera &amp;quot;gratuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report modal et transports collectifs urbains : quels modèles de financement à long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxe d’aménagement, levier d’une urbanisation dense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouillaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Mariama Cisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab'urba; réseau finances locales. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development Tax in France as a Tool for Land Value Capture and Social Equity: Two Case Studies: Bordeaux and Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouillaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Lincoln Institute of Land Policy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sonia GUELTON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changing tracks of land value capture in constrained policy contexts; A comparison of London’s Crossrail and Grand Paris Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dunning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 157, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2025.107618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging land-value capture in contexts of urban austerity: evidence from the Grand Paris Express (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2023.2240843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui paye les services publics urbains ? Une analyse sectorielle et spatiale du versement mobilité dans trois réseaux de transports collectifs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (1), pp.61-83. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiated windfalls: Mapping how public actors pursue and share land-value capture in Nanterre-la-Folie, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.106704. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Value Capture, Climate Change, and the 'Infrastructure Gap' in Coastal Development: Examining Evidence from France and Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Karadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Pagonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14127019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03690708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen strategies and Land planning anticipation: a bottom-up negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane de Flore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.7327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the French development tax be a strategic land value capture instrument?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouillaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Town Planning Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ahead-of-print, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/tpr.2021.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03690738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités urbaines: quels modèles de financement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1 (85), pp.36-46. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leco.085.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des réseaux de transports collectifs urbains : un modèle de financement particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°136 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.136.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of the French model of land development?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Town Planning Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (6), pp.553-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La financiarisation du foncier: une contrainte pour la construction de logements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Financer la ville, les mutations des circuits de production du logement, 2018/3 (174), pp.35-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluriannualité dans les montages pour la réalisation des équipements publics locaux ; Analyse comparée de la réalisation en régie ou en partenariat public- privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Gestionnaire Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sur-taxation des terrains constructibles non bâtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue foncière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiscalité foncière : des changements de fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercommunalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">, « Le logement social et les moteurs du développement des territoires », Habitat & Société, dossier spécial « HLM : quelle(s) valeur(s) pour un territoire ? » n°71- septembre 2013, pp 64-65</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention foncière dans l'aménagement tisse de nouveaux métiers urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des services publics locaux en partenariat public-privé: Une motivation pour assainir les finances locales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Financement de l'action publique: modèles &amp; options, I/2015 (104), pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxer les terrains constructibles non-bâtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue foncière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Revue Foncière, janvier-février 2015 (3), pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets urbains autour des quartiers de gare du Grand Paris Express : quel partage de la valeur économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gagne et qui perd à la gratuité des transports collectifs urbains ? Le cas des employeurs dans trois réseaux gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de financement et les investisseurs en projets urbains dans le Grand Paris : de l’immobilier à l’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Souami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Drozdz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LabEx Futurs Urbains (Groupe de travail : Production urbaine et marchés – PoUM) et de la Chaire Aménager le Grand Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution, solidarités entre acteurs et territoires et services publics locaux : le cas de trois réseaux de transports collectifs urbains gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'aménagement urbain, Presses Universitaires de Rennes, 264 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foncier en Ile-de-France, retour sur dix idées reçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Basciani-Funestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Darley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Driant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Dubois-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab'Urba. Lab'Urba, 2013, 978-29059-4247-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de l'aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Policy in France: Tensions Between National Policies and Local Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Jehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspar Kleiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.105-120, 2025, 978-3-031-83724-1. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-83725-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roelof Verhage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halleux, Jean-Marie; Hendricks, Andreas; Nordhal, Berit; Maliene, Vida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Value Capture of Increasing Property Values across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vdf Hochschulverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-104, 2023, 9783728141460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du financement de l’aménagement, la place du foncier revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taoufik Souami, Marie Llorente &amp; Martine Drozdz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement de l’aménagement urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 13, 2022, hors collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roelof Verhage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halleux, Jean-Marie; Hendricks, Andreas; Nordahl, Berit; Maliene, Vida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Value Capture of Increasing Property Values across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vdf Hochschulverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-104, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/4147-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valorisation économique des quartiers de gare du GPE ? Le cas de Nanterre La Folie et de la ZAC Nanterre les Groues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Dubois-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gares et territoires du Grand Paris Express, analyse prospective des effets des gares sur le développement des territoires prioritaires de la politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French system of Long-term land leases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Rouzic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerber J.-D.; Hartmann Th.; Hengstermann A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruments of Land Policy, dealing with scarcity of land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, Taylor &amp;Francis Group, pp.248-259, 2018, 978-1-138-20151-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement économique territorial à l'épreuve des projets d'aménagement et du foncier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oréade Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Talandier; Bernard Pecqueur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renouveler la géographie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2018, 978-2-7178-7014-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARTIE 2 -LES IMPACTS ET DETERMINANTS SOCIAUX, ECONOMIQUES, SPATIAUX ET REGLEMENTAIRES DE L'ARTIFICIALISATION DES SOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coisnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Fack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d’artificialisation des sols : déterminants, impacts et leviers d’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports collectifs urbains en France : Quel coût ? Quel financement ? Quel bénéficiaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development Tax in France as a Tool for Land Value Capture and Social Equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouillaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des réseaux de transports collectifs urbains : un modèle de financement particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gratuité en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tarification des services publics locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'année nouvelle sera &amp;quot;gratuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report modal et transports collectifs urbains : quels modèles de financement à long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxe d’aménagement, levier d’une urbanisation dense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouillaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Mariama Cisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab'urba; réseau finances locales. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development Tax in France as a Tool for Land Value Capture and Social Equity: Two Case Studies: Bordeaux and Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouillaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Lincoln Institute of Land Policy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Smith" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Cuevas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dunning" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mouton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2240843" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106704" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karadimitriou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Pagonis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sousa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14127019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.085.0036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pouillaude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2021.56" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane de Flore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.7327" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.136.0012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713733v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375218v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Basciani-Funestre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Darley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Dubois-Maury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Rousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bivic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jehling" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Kleiner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83725-8_7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdf.ch/public-value-capture-of-increasing-property-values-across-europe-e-book.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/editor/editions-du-moniteur.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdf.ch/index.php?route=product/product/download&amp;amp;eoa_id=9162&amp;amp;product_id=2328" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4147-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395461v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Rouzic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duvillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;ade Marchadier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395551v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fack" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Rosen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715612v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mariama Cisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Smith" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Cuevas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dunning" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mouton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2240843" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106704" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karadimitriou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Pagonis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sousa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14127019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane de Flore" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.7327" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pouillaude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2021.56" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.085.0036" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.136.0012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713733v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Basciani-Funestre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Darley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Dubois-Maury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Rousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bivic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jehling" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Kleiner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83725-8_7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdf.ch/public-value-capture-of-increasing-property-values-across-europe-e-book.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/editor/editions-du-moniteur.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdf.ch/index.php?route=product/product/download&amp;amp;eoa_id=9162&amp;amp;product_id=2328" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4147-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395461v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Rouzic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duvillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;ade Marchadier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395551v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fack" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Rosen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715612v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mariama Cisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>