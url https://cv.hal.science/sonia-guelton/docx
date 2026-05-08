--- v1 (2026-04-10)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sonia GUELTON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changing tracks of land value capture in constrained policy contexts; A comparison of London’s Crossrail and Grand Paris Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dunning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 157, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2025.107618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging land-value capture in contexts of urban austerity: evidence from the Grand Paris Express (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2023.2240843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui paye les services publics urbains ? Une analyse sectorielle et spatiale du versement mobilité dans trois réseaux de transports collectifs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (1), pp.61-83. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiated windfalls: Mapping how public actors pursue and share land-value capture in Nanterre-la-Folie, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.106704. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Value Capture, Climate Change, and the 'Infrastructure Gap' in Coastal Development: Examining Evidence from France and Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Karadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Pagonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14127019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03690708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen strategies and Land planning anticipation: a bottom-up negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane de Flore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.7327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the French development tax be a strategic land value capture instrument?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouillaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Town Planning Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ahead-of-print, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/tpr.2021.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03690738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités urbaines: quels modèles de financement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1 (85), pp.36-46. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leco.085.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des réseaux de transports collectifs urbains : un modèle de financement particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°136 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.136.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of the French model of land development?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Town Planning Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (6), pp.553-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La financiarisation du foncier: une contrainte pour la construction de logements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Financer la ville, les mutations des circuits de production du logement, 2018/3 (174), pp.35-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluriannualité dans les montages pour la réalisation des équipements publics locaux ; Analyse comparée de la réalisation en régie ou en partenariat public- privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Gestionnaire Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sur-taxation des terrains constructibles non bâtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue foncière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiscalité foncière : des changements de fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercommunalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">, « Le logement social et les moteurs du développement des territoires », Habitat & Société, dossier spécial « HLM : quelle(s) valeur(s) pour un territoire ? » n°71- septembre 2013, pp 64-65</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention foncière dans l'aménagement tisse de nouveaux métiers urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des services publics locaux en partenariat public-privé: Une motivation pour assainir les finances locales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Financement de l'action publique: modèles &amp; options, I/2015 (104), pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxer les terrains constructibles non-bâtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue foncière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Revue Foncière, janvier-février 2015 (3), pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets urbains autour des quartiers de gare du Grand Paris Express : quel partage de la valeur économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gagne et qui perd à la gratuité des transports collectifs urbains ? Le cas des employeurs dans trois réseaux gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de financement et les investisseurs en projets urbains dans le Grand Paris : de l’immobilier à l’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Souami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Drozdz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LabEx Futurs Urbains (Groupe de travail : Production urbaine et marchés – PoUM) et de la Chaire Aménager le Grand Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution, solidarités entre acteurs et territoires et services publics locaux : le cas de trois réseaux de transports collectifs urbains gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'aménagement urbain, Presses Universitaires de Rennes, 264 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foncier en Ile-de-France, retour sur dix idées reçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Basciani-Funestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Darley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Driant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Dubois-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab'Urba. Lab'Urba, 2013, 978-29059-4247-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de l'aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Policy in France: Tensions Between National Policies and Local Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Jehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspar Kleiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.105-120, 2025, 978-3-031-83724-1. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-83725-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roelof Verhage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halleux, Jean-Marie; Hendricks, Andreas; Nordhal, Berit; Maliene, Vida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Value Capture of Increasing Property Values across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vdf Hochschulverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-104, 2023, 9783728141460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du financement de l’aménagement, la place du foncier revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taoufik Souami, Marie Llorente &amp; Martine Drozdz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement de l’aménagement urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 13, 2022, hors collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roelof Verhage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halleux, Jean-Marie; Hendricks, Andreas; Nordahl, Berit; Maliene, Vida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Value Capture of Increasing Property Values across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vdf Hochschulverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-104, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/4147-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valorisation économique des quartiers de gare du GPE ? Le cas de Nanterre La Folie et de la ZAC Nanterre les Groues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Dubois-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gares et territoires du Grand Paris Express, analyse prospective des effets des gares sur le développement des territoires prioritaires de la politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French system of Long-term land leases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Rouzic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerber J.-D.; Hartmann Th.; Hengstermann A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruments of Land Policy, dealing with scarcity of land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, Taylor &amp;Francis Group, pp.248-259, 2018, 978-1-138-20151-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement économique territorial à l'épreuve des projets d'aménagement et du foncier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oréade Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Talandier; Bernard Pecqueur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renouveler la géographie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2018, 978-2-7178-7014-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARTIE 2 -LES IMPACTS ET DETERMINANTS SOCIAUX, ECONOMIQUES, SPATIAUX ET REGLEMENTAIRES DE L'ARTIFICIALISATION DES SOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coisnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Fack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d’artificialisation des sols : déterminants, impacts et leviers d’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports collectifs urbains en France : Quel coût ? Quel financement ? Quel bénéficiaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development Tax in France as a Tool for Land Value Capture and Social Equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouillaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des réseaux de transports collectifs urbains : un modèle de financement particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gratuité en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tarification des services publics locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'année nouvelle sera &amp;quot;gratuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report modal et transports collectifs urbains : quels modèles de financement à long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxe d’aménagement, levier d’une urbanisation dense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouillaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Mariama Cisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab'urba; réseau finances locales. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development Tax in France as a Tool for Land Value Capture and Social Equity: Two Case Studies: Bordeaux and Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouillaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Lincoln Institute of Land Policy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sonia GUELTON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The changing tracks of land value capture in constrained policy contexts; A comparison of London’s Crossrail and Grand Paris Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dunning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 157, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2025.107618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging land-value capture in contexts of urban austerity: evidence from the Grand Paris Express (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (1), pp.45-58. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2023.2240843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui paye les services publics urbains ? Une analyse sectorielle et spatiale du versement mobilité dans trois réseaux de transports collectifs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (1), pp.61-83. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiated windfalls: Mapping how public actors pursue and share land-value capture in Nanterre-la-Folie, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131, pp.106704. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2023.106704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Value Capture, Climate Change, and the 'Infrastructure Gap' in Coastal Development: Examining Evidence from France and Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Karadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Pagonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14127019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03690708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités urbaines: quels modèles de financement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020/1 (85), pp.36-46. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leco.085.0036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen strategies and Land planning anticipation: a bottom-up negotiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane de Flore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.7327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the French development tax be a strategic land value capture instrument?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouillaude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Town Planning Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ahead-of-print, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/tpr.2021.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03690738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des réseaux de transports collectifs urbains : un modèle de financement particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°136 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/turb.136.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of the French model of land development?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Town Planning Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (6), pp.553-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La financiarisation du foncier: une contrainte pour la construction de logements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Financer la ville, les mutations des circuits de production du logement, 2018/3 (174), pp.35-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluriannualité dans les montages pour la réalisation des équipements publics locaux ; Analyse comparée de la réalisation en régie ou en partenariat public- privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Gestionnaire Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sur-taxation des terrains constructibles non bâtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue foncière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiscalité foncière : des changements de fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercommunalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">, « Le logement social et les moteurs du développement des territoires », Habitat & Société, dossier spécial « HLM : quelle(s) valeur(s) pour un territoire ? » n°71- septembre 2013, pp 64-65</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention foncière dans l'aménagement tisse de nouveaux métiers urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des services publics locaux en partenariat public-privé: Une motivation pour assainir les finances locales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Financement de l'action publique: modèles &amp; options, I/2015 (104), pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxer les terrains constructibles non-bâtis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue foncière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Revue Foncière, janvier-février 2015 (3), pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui gagne et qui perd à la gratuité des transports collectifs urbains ? Le cas des employeurs dans trois réseaux gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets urbains autour des quartiers de gare du Grand Paris Express : quel partage de la valeur économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités de financement et les investisseurs en projets urbains dans le Grand Paris : de l’immobilier à l’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Souami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Llorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Drozdz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LabEx Futurs Urbains (Groupe de travail : Production urbaine et marchés – PoUM) et de la Chaire Aménager le Grand Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution, solidarités entre acteurs et territoires et services publics locaux : le cas de trois réseaux de transports collectifs urbains gratuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'aménagement urbain, Presses Universitaires de Rennes, 264 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foncier en Ile-de-France, retour sur dix idées reçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette Basciani-Funestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Darley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Driant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Dubois-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab'Urba. Lab'Urba, 2013, 978-29059-4247-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie de l'aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Policy in France: Tensions Between National Policies and Local Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Le Bivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Jehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspar Kleiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.105-120, 2025, 978-3-031-83724-1. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-83725-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roelof Verhage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halleux, Jean-Marie; Hendricks, Andreas; Nordhal, Berit; Maliene, Vida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Value Capture of Increasing Property Values across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vdf Hochschulverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-104, 2023, 9783728141460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du financement de l’aménagement, la place du foncier revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taoufik Souami, Marie Llorente &amp; Martine Drozdz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement de l’aménagement urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 13, 2022, hors collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roelof Verhage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halleux, Jean-Marie; Hendricks, Andreas; Nordahl, Berit; Maliene, Vida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Value Capture of Increasing Property Values across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vdf Hochschulverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-104, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/4147-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valorisation économique des quartiers de gare du GPE ? Le cas de Nanterre La Folie et de la ZAC Nanterre les Groues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Deraëve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Dubois-Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gares et territoires du Grand Paris Express, analyse prospective des effets des gares sur le développement des territoires prioritaires de la politique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French system of Long-term land leases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Rouzic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerber J.-D.; Hartmann Th.; Hengstermann A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instruments of Land Policy, dealing with scarcity of land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, Taylor &amp;Francis Group, pp.248-259, 2018, 978-1-138-20151-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement économique territorial à l'épreuve des projets d'aménagement et du foncier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oréade Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Talandier; Bernard Pecqueur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renouveler la géographie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2018, 978-2-7178-7014-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARTIE 2 -LES IMPACTS ET DETERMINANTS SOCIAUX, ECONOMIQUES, SPATIAUX ET REGLEMENTAIRES DE L'ARTIFICIALISATION DES SOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coisnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Fack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d’artificialisation des sols : déterminants, impacts et leviers d’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des transports collectifs urbains en France : Quel coût ? Quel financement ? Quel bénéficiaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development Tax in France as a Tool for Land Value Capture and Social Equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouillaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité des réseaux de transports collectifs urbains : un modèle de financement particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gratuité en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tarification des services publics locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'année nouvelle sera &amp;quot;gratuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report modal et transports collectifs urbains : quels modèles de financement à long terme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poinsot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La taxe d’aménagement, levier d’une urbanisation dense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouillaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssatou Mariama Cisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lab'urba; réseau finances locales. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development Tax in France as a Tool for Land Value Capture and Social Equity: Two Case Studies: Bordeaux and Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pouillaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Lincoln Institute of Land Policy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Smith" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Cuevas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dunning" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mouton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2240843" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106704" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karadimitriou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Pagonis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sousa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14127019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane de Flore" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.7327" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pouillaude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2021.56" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.085.0036" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.136.0012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713733v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375305v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Basciani-Funestre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Darley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Dubois-Maury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Rousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bivic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jehling" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Kleiner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83725-8_7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdf.ch/public-value-capture-of-increasing-property-values-across-europe-e-book.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/editor/editions-du-moniteur.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdf.ch/index.php?route=product/product/download&amp;amp;eoa_id=9162&amp;amp;product_id=2328" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4147-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395461v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Rouzic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duvillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;ade Marchadier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395551v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fack" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Rosen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715612v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mariama Cisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Smith" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Cuevas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dunning" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107618" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mouton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2023.2240843" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dera&#235;ve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2023.106704" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karadimitriou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Pagonis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sousa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14127019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.085.0036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane de Flore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.7327" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pouillaude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2021.56" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/turb.136.0012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713733v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375218v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Llorente" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Basciani-Funestre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Darley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Dubois-Maury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Rousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bivic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jehling" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caspar Kleiner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-83725-8_7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdf.ch/public-value-capture-of-increasing-property-values-across-europe-e-book.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/editor/editions-du-moniteur.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vdf.ch/index.php?route=product/product/download&amp;amp;eoa_id=9162&amp;amp;product_id=2328" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4147-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395461v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Rouzic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duvillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;ade Marchadier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395551v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fack" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628962v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Rosen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715612v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Mariama Cisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>