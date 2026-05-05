--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -423,191 +423,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parc André Malraux, rénovation d'une aire de jeux, Nanterre. Disparition de la mer de sable.</w:t>
+                <w:t xml:space="preserve">Parc André Malraux, rénovation d'une aire de jeux, Nanterre : disparition de la mer de sable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue banC publiC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45</w:t>
+              <w:t xml:space="preserve">Banc Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362015v1</w:t>
+                <w:t xml:space="preserve">halshs-02477440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parc André Malraux, rénovation d'une aire de jeux, Nanterre : disparition de la mer de sable</w:t>
+                <w:t xml:space="preserve">Parc André Malraux, rénovation d'une aire de jeux, Nanterre. Disparition de la mer de sable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banc Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">revue banC publiC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02477440v1</w:t>
+                <w:t xml:space="preserve">hal-02362015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1116,84 +1116,179 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'axe Seine-Arche en images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographier le Grand-Paris. Une histoire visuelle du changement métropolitain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-231, 2024, 979 1 0370 3796 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des instantanés pour une histoire du changement (Introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1245,51 +1340,51 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-31, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1299,51 +1394,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’envers photographique de la métropole (www.inventerlegrandparis.fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1368,908 +1463,908 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2024.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et paysages de la métropole. Temps de discussion 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations et paysages de la métropole. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2024.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Yacine</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04859180v1</w:t>
+                <w:t xml:space="preserve">hal-04859064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et paysages de la métropole. Introduction (www.inventerlegrandparis.fr)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentations et paysages de la métropole. Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Yacine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cogato Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2024.0011⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2024.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859064v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Paris – Grand Tokyo La métropole par les parcs - Discussion-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tiry-Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Flegeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2022.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Aulnay et Villepinte, la campagne au parc du Sausset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2022.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Paris – Grand Tokyo: La métropole par les parcs. Temps de discussion 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Wieser Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshitarō Minomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2022.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les visions de la construction métropolitaine. Temps de discussion 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Les visions de la construction métropolitaine. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien de Vletter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello Frongia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...39 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Rice</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04772085v1</w:t>
+                <w:t xml:space="preserve">hal-04776213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les visions de la construction métropolitaine. Temps de discussion 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les visions de la construction métropolitaine. Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martien de Vletter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ursula Wieser</w:t>
+                <w:t xml:space="preserve">Antonello Frongia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonello Frongia</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25580/igp.2021.0032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04776213v1</w:t>
+                <w:t xml:space="preserve">hal-04772085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les visions de la construction métropolitaine. Introduction (www.inventerlegrandparis.fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2313,284 +2408,284 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2021.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les visions de la construction métropolitaine -Discussion-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Courban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Wieser Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonds photographiques des agences de paysage : un chantier de recherche pour le Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/IGP.2020.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographier le Grand Paris. Introduction (www.inventerlegrandparis.fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2634,263 +2729,263 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2020.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche planificatrice de Jacques Sgard : références et réalisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les paysages du Grand Paris. Temps de discussion 2 &amp;quot;Que change le paysage à la planification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hodebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2018.0026⟩</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680568v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages du Grand Paris. Temps de discussion 2 &amp;quot;Que change le paysage à la planification ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’approche planificatrice de Jacques Sgard : références et réalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2018.0029⟩</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680580v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2958,51 +3053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9EEBE9B"/>
+    <w:nsid w:val="2FE05FAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3189,51 +3284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-keravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1885-5173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178109495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Blanchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Biehler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehrmann Sabine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.20958" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Romain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03765467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1953" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/photographier-le-grand-paris-raphaele-bertho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667963v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Yacine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859064v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry-Ono" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser Benedetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshitar&#333; Minomo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Frongia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0028" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien de Vletter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Courban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rigault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2020.0033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175147v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680568v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hodebert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-keravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1885-5173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178109495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Blanchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Biehler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehrmann Sabine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.20958" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Romain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03765467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1953" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/photographier-le-grand-paris-raphaele-bertho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667963v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Yacine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tiry-Ono" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Flegeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser Benedetti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshitar&#333; Minomo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien de Vletter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Frongia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772085v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758908v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Courban" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rigault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2020.0033" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175147v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hodebert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>