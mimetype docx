--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,242 +100,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOMALIE : TRENTE ANS D'INTERVENTIONS MILITAIRES SANS RÉSOLUTION</w:t>
+                <w:t xml:space="preserve">TIGRÉ : LA GUERRE OUBLIÉE DE LA CORNE DE L'AFRIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Arènes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précis illustré de l’art de la guerre au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438040v1</w:t>
+                <w:t xml:space="preserve">hal-05438045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIGRÉ : LA GUERRE OUBLIÉE DE LA CORNE DE L'AFRIQUE</w:t>
+                <w:t xml:space="preserve">Nakfa : La guerre devient héritage, l'héritage devient prison.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire mondiale de la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giovanni Laterza, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOMALIE : TRENTE ANS D'INTERVENTIONS MILITAIRES SANS RÉSOLUTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Arènes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précis illustré de l’art de la guerre au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-05438023v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eritrea, Djibouti, and Somalia</w:t>
               </w:r>
@@ -543,579 +543,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’affaire des financements libyens de la campagne de Nicolas Sarkozy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d’État. Une autre histoire de la Ve République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2380944075</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique étrangère d’un petit État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Djibouti au XXIème siècle. Enjeux politiques et économiques contemporains dans un environnement troublé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2023, 2384090186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Opex à but privé : les diamants de Bokassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d’État. Une autre histoire de la Ve République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau monde Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2380944075</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le temps des incertitudes duction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bedzigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.285-288, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/epas.ferna.2023.01.0285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...235 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthiopie : un si fragile vernis de paix</w:t>
+                <w:t xml:space="preserve">Éthiopie: un si fragile vernis de paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis sécuritaires en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, , 2023, ‎ 978-2382845073</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthiopie : un si fragile vernis de paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis sécuritaires en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2382845074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equateurs</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04279533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubuntu : une approche inclusive de l’humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paix et sécurité. Une anthologie décentrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.201-208, 2023, 2271142075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279521v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04517039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel État pour la Somalie ?</w:t>
               </w:r>
@@ -1183,51 +1183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bedzigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1274,103 +1274,107 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Durelle-Marc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">‎ PU MONTREAL. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse du risque politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUM - Les Presses de l'Université de Montréal, 2021, 978-2-7606-4291-1</w:t>
+              <w:t xml:space="preserve">, , 2021, 978-2760642911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528654v1</w:t>
+                <w:t xml:space="preserve">hal-04517251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of a New Regional Order in the Horn of Africa</w:t>
               </w:r>
@@ -1429,107 +1433,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Durelle-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse du risque politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2021, 978-2760642911</w:t>
+              <w:t xml:space="preserve">, PUM - Les Presses de l'Université de Montréal, 2021, 978-2-7606-4291-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517251v1</w:t>
+                <w:t xml:space="preserve">hal-04528654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2121,50 +2121,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paix et sécurité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. 2023, ‎ 978-2271142078</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approches extra-occidentales de la paix et de la sécurité : une anthologie commentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2179,470 +2271,3559 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. 129p, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi l'Afrique est entrée dans l'histoire (sans nous) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Enquête d'ailleurs, Olivier Chopin, 2367741735</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique de l'Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France. , 2022, Que sais-je, 2715410190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibouti. La diplomatie de géant d'un petit État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. , 2020, 978-2757430781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre monde est-il plus dangereux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decentering Peace: the case of Ubuntu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International studies association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, San Francisco (CA, USA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corne de l’Afrique : l’appétit croissant des pays du Golfe, par Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Afriques en mutation : acteurs, stratégies et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FRS; BNF, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afrique, terrain de jeu des puissances monde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOPOSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Researching the Armed Forces (2): Building Trust and Performing identities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA 2024 Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association, Apr 2024, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décentrer les relations internationales : apports et enjeux à partir des Afriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décentrer les études stratégiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Thucydide à Panthéon-Assas université, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eritrea, Djibouti, and Somalia: What Role for the Armed Forces of Small States with Disputed Sovereignty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th EISA Pan-European Conference on International Relations (PEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Researching the Armed Forces (2): Building Trust and Performing Identities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Studies Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, San francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Afrique au coeur des stratégies d'influence : recompositions géopolitique dans la bande sahélo-soudanienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ÈME ÉDITION DES RENCONTRES STRATÉGIQUES DE LA MÉDITERRANÉE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing international rivalries: the survival of Djibouti’s regime at stake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EISA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, POTSDAM, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armed Forces and State-Building: The Case of Djibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th EISA Pan-European Conference on International Relations (PEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibouti. A political History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 277 (1), pp.406-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco1.277.0406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël-Hamas : les pays d’Afrique subsaharienne dans la guerre de Soukkot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Grand Continent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Corne de l’Afrique, un champ de bataille à deux échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avril (4), pp.20-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2204.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthiopie : dynamiques de la guerre civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Printemps (1), pp.97-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pe.221.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nécessités et difficultés du décentrement en relations internationales s du décentrement en relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.875-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/epas.ferna.2022.01.0875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(In)dépendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Akindès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Allès</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...308 lines deleted...]
-                <w:t xml:space="preserve">hal-04516983v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure Mvé Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 271-272 (1), pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.271.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Elise Whitaker, John F. Clark, Africa’s International Relations. Balancing Domestic and Global Interests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 269-270 (1), pp.366-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.269.0366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Recchia, Thierry Tardy (dir.). French Interventions in Africa. Reluctant Multilateralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 271-272 (1), pp.310-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.271.0310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archive au cœur. Retour d’expérience au sein de la commission Duclert sur le rôle de la France au Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 271-272 (1), pp.147-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.271.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État, dans quel(s) état(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Englebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Alfonso Villalón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 271-272 (1), pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.271.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthiopie : la crise du fédéralisme ethnique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 838 (3), pp.115-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdna.838.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Plaut. Understanding Eritrea. Inside Africa’s Most Repressive State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 266 (2), pp.228-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.266.0228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chine, Éthiopie, Djibouti : un triumvirat pour la Corne de l’Afrique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (3), pp.523-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1059934ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des forces armées africaines aux opérations de maintien de la paix. Une nouvelle manifestation des stratégies d’extraversion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 260 (4), pp.83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.260.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forces françaises stationnées à Djibouti au cœur d'un environnement stratégique régional en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 30 + Supplément (1), pp.231-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdm.030.0231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional power and contested hierarchy: Ethiopia, an ‘imperfect hegemon’ in the Horn of Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (5), pp.1059-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ia/iiy117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibouti dans le jeu international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Octobre (10), pp.13-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1610.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise de l’État ou dans l’État ? Réflexions sur la prolongation des conflits dans la Corne de l’Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° 792 (7), pp.139-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdna.792.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tardy et Marco Wyss : Peacekeeping in Africa. The evolving security architecture ;Routledge, 2014 ; 260 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° 792 (7), pp.187-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdna.792.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Fergusson. The World's Most Dangerous Place. Inside the Outlaw State of Somalia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 250 (2), pp.152-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.250.0152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact des révoltes arabes en Afrique subsaharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 777 (2), pp.60-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdna.777.0060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organisations combattantes irrégulières du Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 103 (2), pp.163-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/strat.103.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accélération de l’histoire dans la Corne de l’Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois trajectoires de sécession dans la Corne de l'Afrique : le Somaliland, l'Érythrée, le Soudan du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sécurité globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N° 18 (4), pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/secug.018.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un nouveau modèle d'insurrection de déni de pouvoir central dans les sociétés segmentaires : le cas somalien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sécurité globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N° 13 (3), pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/secug.013.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Afrique face aux rivalités de puissances en mer Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord Éthiopie-Somaliland et tensions dans la Corne de l’Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Afrique face aux rivalités de puissances en mer Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel Sud global ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.46-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique étrangère et de défense indienne en Afrique de l’Est et dans le sud de l’océan Indien : quelles perspectives pour la France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2655,3238 +5836,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DGRIS Ministère des Armées. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906355v1</w:t>
-              </w:r>
-[...3179 lines deleted...]
-                <w:t xml:space="preserve">hal-04308341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6507,51 +6507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Le Gouriellec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438045v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-grande-histoire-de-l-afrique_fr_889.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bedzigui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2023.01.0285" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/mensonges-detat/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279555v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdesequateurs.fr/livre/Militarisation-et-instabilite-en-Indo-Pacifique/289" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14144-atlas-geopolitique-du-monde-contemporain-9782340065666.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516278v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0213" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04528654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Durelle-Marc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2021.01.0253" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamanufacturedelivres.com/livre/africa-connection" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Levaillant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hikari-editions.fr/products/pourquoi-lafrique-est-entree-dans-lhistoire-sans-nous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277276v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906283v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906422v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563035v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco1.277.0406" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2204.0020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0875" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.221.0097" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Mv&#233; Ondo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516301v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.269.0366" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0310" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516295v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0147" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Englebert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Alfonso Villal&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0083" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.838.0115" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059934ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.266.0228" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517008v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ia/iiy117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516306v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.260.0083" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.030.0231" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516370v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1610.0013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.792.0139" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.792.0187" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.250.0152" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516387v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.777.0060" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.103.0163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517013v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.018.0095" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Patry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.013.0125" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906339v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Genevaz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516357v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.260.0015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.792.0015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517370v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Le Gouriellec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438023v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-grande-histoire-de-l-afrique_fr_889.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/mensonges-detat/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bedzigui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2023.01.0285" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdesequateurs.fr/livre/Militarisation-et-instabilite-en-Indo-Pacifique/289" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14144-atlas-geopolitique-du-monde-contemporain-9782340065666.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516278v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0213" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Durelle-Marc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04528654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2021.01.0253" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamanufacturedelivres.com/livre/africa-connection" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Levaillant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hikari-editions.fr/products/pourquoi-lafrique-est-entree-dans-lhistoire-sans-nous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277276v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco1.277.0406" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2204.0020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516286v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.221.0097" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0875" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Mv&#233; Ondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.269.0366" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0310" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0147" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516296v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Englebert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Alfonso Villal&#243;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.838.0115" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.266.0228" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059934ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.260.0083" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.030.0231" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517008v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ia/iiy117" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1610.0013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.792.0139" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.792.0187" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.250.0152" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.777.0060" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.103.0163" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.018.0095" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Patry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.013.0125" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308341v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Genevaz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516357v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.260.0015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.792.0015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517370v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>