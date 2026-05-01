--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -388,1198 +388,1198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des guerres ethniques ou politiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La grande histoire de l'Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences Humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782361068462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire des financements libyens de la campagne de Nicolas Sarkozy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d’État. Une autre histoire de la Ve République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2380944075</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique étrangère d’un petit État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Djibouti au XXIème siècle. Enjeux politiques et économiques contemporains dans un environnement troublé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2023, 2384090186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Opex à but privé : les diamants de Bokassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensonges d’État. Une autre histoire de la Ve République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau monde Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2380944075</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le temps des incertitudes duction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bedzigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.285-288, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/epas.ferna.2023.01.0285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La politique étrangère d'un petit Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Djibouti au XXIeme siècle. Enjeux politiques et économiques contemporains dans un environnement troublé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2023, 9782384090181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ubuntu : une approche inclusive de l’humanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grande histoire de l'Afrique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9782361068462</w:t>
+              <w:t xml:space="preserve">Paix et sécurité. Une anthologie décentrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.201-208, 2023, 2271142075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’affaire des financements libyens de la campagne de Nicolas Sarkozy</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthiopie : un si fragile vernis de paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mensonges d’État. Une autre histoire de la Ve République</w:t>
+              <w:t xml:space="preserve">Les défis sécuritaires en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2380944075</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2382845074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthiopie: un si fragile vernis de paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Djibouti au XXIème siècle. Enjeux politiques et économiques contemporains dans un environnement troublé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2023, 2384090186</w:t>
+              <w:t xml:space="preserve">Les défis sécuritaires en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2023, ‎ 978-2382845073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une Opex à but privé : les diamants de Bokassa</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel État pour la Somalie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mensonges d’État. Une autre histoire de la Ve République</w:t>
+              <w:t xml:space="preserve">Atlas géopolitique du monde contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2380944075</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782340067141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bedzigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.285-288, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/epas.ferna.2023.01.0285⟩</w:t>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.213-217, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/epas.ferna.2022.01.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Durelle-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les défis sécuritaires en Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2023, ‎ 978-2382845073</w:t>
+              <w:t xml:space="preserve">L'analyse du risque politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUM - Les Presses de l'Université de Montréal, 2021, 978-2-7606-4291-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Durelle-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">‎ PU MONTREAL. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les défis sécuritaires en Afrique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2382845074</w:t>
+              <w:t xml:space="preserve">L'analyse du risque politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, 978-2760642911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">CNRS. </w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Establishment of a New Regional Order in the Horn of Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paix et sécurité. Une anthologie décentrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.201-208, 2023, 2271142075</w:t>
+              <w:t xml:space="preserve">Diplomacy and Borderlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, ‎ 978-1032086941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.213-217, 2022, </w:t>
-[...317 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.253-256, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/epas.ferna.2021.01.0253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1938,657 +1938,813 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLITIQUES ÉDUCATIVES, ÉMANCIPATION HUMAINE ET INÉGALITÉS SOCIALES DANS LES PAYS EN DÉVELOPPEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2011, 978-2-296-13998-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthiopie : les obstacles persistants à la paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Afrique face aux rivalités de puissances en mer Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afriques, idées reçues sur un continent composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cavalier Bleu. , 2025, Cavalier Bleu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique de l'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.U.F. , 2024, Que-sais-Je ?, 978-2715424371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paix et sécurité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. 2023, ‎ 978-2271142078</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04275204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches extra-occidentales de la paix et de la sécurité : une anthologie commentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélissa Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS Editions. 2023, ‎ 978-2271142078</w:t>
+              <w:t xml:space="preserve">CNRS Editions. 129p, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi l'Afrique est entrée dans l'histoire (sans nous) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Enquête d'ailleurs, Olivier Chopin, 2367741735</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">CNRS Editions. 129p, 2023</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique de l'Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France. , 2022, Que sais-je, 2715410190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...61 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Enquête d'ailleurs, Olivier Chopin, 2367741735</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibouti. La diplomatie de géant d'un petit État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. , 2020, 978-2757430781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de France. , 2022, Que sais-je, 2715410190</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre monde est-il plus dangereux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...131 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2598,719 +2754,719 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afrique, terrain de jeu des puissances monde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOPOSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décentrer les relations internationales : apports et enjeux à partir des Afriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décentrer les études stratégiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Thucydide à Panthéon-Assas université, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eritrea, Djibouti, and Somalia: What Role for the Armed Forces of Small States with Disputed Sovereignty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th EISA Pan-European Conference on International Relations (PEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Researching the Armed Forces (2): Building Trust and Performing identities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA 2024 Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association, Apr 2024, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentering Peace: the case of Ubuntu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International studies association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, San Francisco (CA, USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corne de l’Afrique : l’appétit croissant des pays du Golfe, par Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Afriques en mutation : acteurs, stratégies et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FRS; BNF, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Afrique, terrain de jeu des puissances monde ?</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Researching the Armed Forces (2): Building Trust and Performing Identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOPOSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">International Studies Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, San francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Researching the Armed Forces (2): Building Trust and Performing identities</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Afrique au coeur des stratégies d'influence : recompositions géopolitique dans la bande sahélo-soudanienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA 2024 Annual Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Studies Association, Apr 2024, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">3ÈME ÉDITION DES RENCONTRES STRATÉGIQUES DE LA MÉDITERRANÉE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Décentrer les relations internationales : apports et enjeux à partir des Afriques</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing international rivalries: the survival of Djibouti’s regime at stake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décentrer les études stratégiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Thucydide à Panthéon-Assas université, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">EISA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, POTSDAM, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Eritrea, Djibouti, and Somalia: What Role for the Armed Forces of Small States with Disputed Sovereignty</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armed Forces and State-Building: The Case of Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th EISA Pan-European Conference on International Relations (PEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3320,2456 +3476,2362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibouti. A political History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 277 (1), pp.406-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/afco1.277.0406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël-Hamas : les pays d’Afrique subsaharienne dans la guerre de Soukkot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Continent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Corne de l’Afrique, un champ de bataille à deux échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Avril (4), pp.20-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/espri.2204.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nécessités et difficultés du décentrement en relations internationales s du décentrement en relations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.875-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/epas.ferna.2022.01.0875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthiopie : dynamiques de la guerre civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Printemps (1), pp.97-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pe.221.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Nécessités et difficultés du décentrement en relations internationales s du décentrement en relations internationales</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Elise Whitaker, John F. Clark, Africa’s International Relations. Balancing Domestic and Global Interests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 269-270 (1), pp.366-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.269.0366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archive au cœur. Retour d’expérience au sein de la commission Duclert sur le rôle de la France au Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 271-272 (1), pp.147-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.271.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Recchia, Thierry Tardy (dir.). French Interventions in Africa. Reluctant Multilateralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 271-272 (1), pp.310-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.271.0310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(In)dépendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Akindès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure Mvé Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 271-272 (1), pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.271.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État, dans quel(s) état(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Englebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Alfonso Villalón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 271-272 (1), pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.271.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthiopie : la crise du fédéralisme ethnique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 838 (3), pp.115-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdna.838.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Plaut. Understanding Eritrea. Inside Africa’s Most Repressive State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 266 (2), pp.228-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.266.0228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chine, Éthiopie, Djibouti : un triumvirat pour la Corne de l’Afrique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (3), pp.523-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1059934ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des forces armées africaines aux opérations de maintien de la paix. Une nouvelle manifestation des stratégies d’extraversion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 260 (4), pp.83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.260.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forces françaises stationnées à Djibouti au cœur d'un environnement stratégique régional en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 30 + Supplément (1), pp.231-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdm.030.0231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional power and contested hierarchy: Ethiopia, an ‘imperfect hegemon’ in the Horn of Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (5), pp.1059-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ia/iiy117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibouti dans le jeu international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Octobre (10), pp.13-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1610.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tardy et Marco Wyss : Peacekeeping in Africa. The evolving security architecture ;Routledge, 2014 ; 260 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° 792 (7), pp.187-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdna.792.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise de l’État ou dans l’État ? Réflexions sur la prolongation des conflits dans la Corne de l’Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° 792 (7), pp.139-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdna.792.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Fergusson. The World's Most Dangerous Place. Inside the Outlaw State of Somalia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 250 (2), pp.152-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.250.0152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact des révoltes arabes en Afrique subsaharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 777 (2), pp.60-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdna.777.0060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organisations combattantes irrégulières du Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 103 (2), pp.163-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/strat.103.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accélération de l’histoire dans la Corne de l’Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.875-879. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...106 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...1428 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois trajectoires de sécession dans la Corne de l'Afrique : le Somaliland, l'Érythrée, le Soudan du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécurité globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, N° 18 (4), pp.95-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/secug.018.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un nouveau modèle d'insurrection de déni de pouvoir central dans les sociétés segmentaires : le cas somalien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Patry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécurité globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, N° 13 (3), pp.125-138. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/secug.013.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/secug.013.0125⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04516403v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-04906339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accord Éthiopie-Somaliland et tensions dans la Corne de l’Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Afrique face aux rivalités de puissances en mer Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel Sud global ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5779,108 +5841,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique étrangère et de défense indienne en Afrique de l’Est et dans le sud de l’océan Indien : quelles perspectives pour la France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DGRIS Ministère des Armées. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5890,293 +5952,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistances et appropriations des nouvelles routes de la soie chinoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Genevaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49 (3), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contours, entours et détours des armées en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 260 (4), pp.15-25, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/afco.260.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction – « Des Afriques » : gestion de crises et résolution des conflits en Afrique subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Défense Nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N° 792 (7), pp.15-19, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdna.792.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6186,181 +6248,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régionalisation sécuritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la guerre et de la paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat développementaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de théorie et de sociologie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6507,51 +6569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Le Gouriellec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438023v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-grande-histoire-de-l-afrique_fr_889.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/mensonges-detat/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bedzigui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2023.01.0285" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdesequateurs.fr/livre/Militarisation-et-instabilite-en-Indo-Pacifique/289" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14144-atlas-geopolitique-du-monde-contemporain-9782340065666.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516278v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0213" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Durelle-Marc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04528654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2021.01.0253" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamanufacturedelivres.com/livre/africa-connection" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Levaillant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hikari-editions.fr/products/pourquoi-lafrique-est-entree-dans-lhistoire-sans-nous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277276v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco1.277.0406" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2204.0020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516286v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.221.0097" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0875" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Mv&#233; Ondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.269.0366" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0310" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0147" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516296v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Englebert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Alfonso Villal&#243;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0083" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.838.0115" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.266.0228" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059934ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.260.0083" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.030.0231" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517008v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ia/iiy117" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1610.0013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.792.0139" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.792.0187" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.250.0152" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.777.0060" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.103.0163" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517013v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.018.0095" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Patry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.013.0125" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308341v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Genevaz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516357v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.260.0015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.792.0015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517370v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Le Gouriellec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438023v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-grande-histoire-de-l-afrique_fr_889.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/mensonges-detat/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279555v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bedzigui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2023.01.0285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdesequateurs.fr/livre/Militarisation-et-instabilite-en-Indo-Pacifique/289" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14144-atlas-geopolitique-du-monde-contemporain-9782340065666.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516278v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0213" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04528654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Durelle-Marc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2021.01.0253" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamanufacturedelivres.com/livre/africa-connection" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906242v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Levaillant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hikari-editions.fr/products/pourquoi-lafrique-est-entree-dans-lhistoire-sans-nous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906306v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906298v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco1.277.0406" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2204.0020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0875" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.221.0097" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.269.0366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0147" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0310" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Mv&#233; Ondo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Englebert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Alfonso Villal&#243;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0083" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.838.0115" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.266.0228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516994v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059934ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516306v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.260.0083" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.030.0231" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ia/iiy117" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1610.0013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.792.0187" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516381v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.792.0139" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.250.0152" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516387v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.777.0060" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.103.0163" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.018.0095" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Patry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.013.0125" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Genevaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.260.0015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.792.0015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517370v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>