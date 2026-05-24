--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -871,232 +871,232 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éthiopie : un si fragile vernis de paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis sécuritaires en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2382845074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ubuntu : une approche inclusive de l’humanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paix et sécurité. Une anthologie décentrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.201-208, 2023, 2271142075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Éthiopie : un si fragile vernis de paix</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthiopie: un si fragile vernis de paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis sécuritaires en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...80 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, , 2023, ‎ 978-2382845073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1350,50 +1350,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Establishment of a New Regional Order in the Horn of Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomacy and Borderlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, ‎ 978-1032086941</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1406,130 +1479,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">‎ PU MONTREAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse du risque politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, 978-2760642911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517251v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04517282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2831,372 +2831,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Researching the Armed Forces (2): Building Trust and Performing identities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA 2024 Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Studies Association, Apr 2024, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decentering Peace: the case of Ubuntu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International studies association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, San Francisco (CA, USA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corne de l’Afrique : l’appétit croissant des pays du Golfe, par Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Afriques en mutation : acteurs, stratégies et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FRS; BNF, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Décentrer les relations internationales : apports et enjeux à partir des Afriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décentrer les études stratégiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Thucydide à Panthéon-Assas université, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eritrea, Djibouti, and Somalia: What Role for the Armed Forces of Small States with Disputed Sovereignty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th EISA Pan-European Conference on International Relations (PEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906271v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04906306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Researching the Armed Forces (2): Building Trust and Performing Identities</w:t>
               </w:r>
@@ -3967,325 +3967,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archive au cœur. Retour d’expérience au sein de la commission Duclert sur le rôle de la France au Rwanda</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Boche</w:t>
+                <w:t xml:space="preserve">Stefano Recchia, Thierry Tardy (dir.). French Interventions in Africa. Reluctant Multilateralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N° 271-272 (1), pp.147-167. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, N° 271-272 (1), pp.310-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.271.0310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(In)dépendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/afco.271.0147⟩</w:t>
-[...37 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Francis Akindès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure Mvé Ondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N° 271-272 (1), pp.310-312. </w:t>
+              <w:t xml:space="preserve">, 2021, N° 271-272 (1), pp.11-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/afco.271.0310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/afco.271.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04516289v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(In)dépendances</w:t>
+                <w:t xml:space="preserve">L’archive au cœur. Retour d’expérience au sein de la commission Duclert sur le rôle de la France au Rwanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Akindès</w:t>
+                <w:t xml:space="preserve">Sylvie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonaventure Mvé Ondo</w:t>
+                <w:t xml:space="preserve">Mathieu Boche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N° 271-272 (1), pp.11-17. </w:t>
+              <w:t xml:space="preserve">, 2021, N° 271-272 (1), pp.147-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/afco.271.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/afco.271.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516293v1</w:t>
+                <w:t xml:space="preserve">hal-04516295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État, dans quel(s) état(s) ?</w:t>
               </w:r>
@@ -4943,187 +4943,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tardy et Marco Wyss : Peacekeeping in Africa. The evolving security architecture ;Routledge, 2014 ; 260 pages</w:t>
+                <w:t xml:space="preserve">Crise de l’État ou dans l’État ? Réflexions sur la prolongation des conflits dans la Corne de l’Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Défense Nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, N° 792 (7), pp.187-189. </w:t>
+              <w:t xml:space="preserve">, 2016, N° 792 (7), pp.139-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdna.792.0187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdna.792.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516384v1</w:t>
+                <w:t xml:space="preserve">hal-04516381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise de l’État ou dans l’État ? Réflexions sur la prolongation des conflits dans la Corne de l’Afrique</w:t>
+                <w:t xml:space="preserve">Thierry Tardy et Marco Wyss : Peacekeeping in Africa. The evolving security architecture ;Routledge, 2014 ; 260 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Défense Nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, N° 792 (7), pp.139-144. </w:t>
+              <w:t xml:space="preserve">, 2016, N° 792 (7), pp.187-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdna.792.0139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdna.792.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516381v1</w:t>
+                <w:t xml:space="preserve">hal-04516384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Fergusson. The World's Most Dangerous Place. Inside the Outlaw State of Somalia</w:t>
               </w:r>
@@ -6569,51 +6569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Le Gouriellec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438023v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-grande-histoire-de-l-afrique_fr_889.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/mensonges-detat/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279555v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bedzigui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2023.01.0285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdesequateurs.fr/livre/Militarisation-et-instabilite-en-Indo-Pacifique/289" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14144-atlas-geopolitique-du-monde-contemporain-9782340065666.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516278v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0213" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04528654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Durelle-Marc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2021.01.0253" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamanufacturedelivres.com/livre/africa-connection" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906242v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Levaillant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hikari-editions.fr/products/pourquoi-lafrique-est-entree-dans-lhistoire-sans-nous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906306v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906298v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco1.277.0406" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2204.0020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0875" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.221.0097" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.269.0366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0147" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0310" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Mv&#233; Ondo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Englebert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Alfonso Villal&#243;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0083" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.838.0115" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.266.0228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516994v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059934ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516306v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.260.0083" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.030.0231" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ia/iiy117" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1610.0013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.792.0187" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516381v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.792.0139" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.250.0152" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516387v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.777.0060" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.103.0163" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.018.0095" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Patry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.013.0125" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Genevaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.260.0015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.792.0015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517370v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Le Gouriellec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438023v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438040v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scienceshumaines.com/la-grande-histoire-de-l-afrique_fr_889.htm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/mensonges-detat/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279555v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bedzigui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2023.01.0285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdesequateurs.fr/livre/Militarisation-et-instabilite-en-Indo-Pacifique/289" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14144-atlas-geopolitique-du-monde-contemporain-9782340065666.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516278v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0213" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04528654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Durelle-Marc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2021.01.0253" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamanufacturedelivres.com/livre/africa-connection" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906242v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine All&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Levaillant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hikari-editions.fr/products/pourquoi-lafrique-est-entree-dans-lhistoire-sans-nous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906298v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco1.277.0406" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2204.0020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epas.ferna.2022.01.0875" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.221.0097" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.269.0366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0310" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaventure Mv&#233; Ondo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516295v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0147" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Englebert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Alfonso Villal&#243;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.271.0083" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.838.0115" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.266.0228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516994v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1059934ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516306v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.260.0083" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdm.030.0231" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ia/iiy117" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1610.0013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.792.0139" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.792.0187" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.250.0152" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516387v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.777.0060" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/strat.103.0163" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.018.0095" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Patry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/secug.013.0125" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Genevaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.260.0015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.792.0015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517370v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>