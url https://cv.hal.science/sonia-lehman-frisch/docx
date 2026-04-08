--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1274,209 +1274,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Silicon Valley, symbole du capitalisme industriel américain ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. A brief overview of &amp;quot;American Studies&amp;quot; in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Jaumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/geo.1580.0024⟩</w:t>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Villes et culture dans les Amériques, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.10984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664500v1</w:t>
+                <w:t xml:space="preserve">hal-04663116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. A brief overview of &amp;quot;American Studies&amp;quot; in Western Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Silicon Valley, symbole du capitalisme industriel américain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Villes et culture dans les Amériques, 17, </w:t>
+              <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 1580 (1), pp.24-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ideas.10984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/geo.1580.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663116v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Francisco, ville injuste ? La capitale du progressisme états-unien à l'épreuve de la croissance des inégalités</w:t>
               </w:r>
@@ -2246,609 +2246,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draw Me Your Neighborhood&amp;quot;: A Gentrified Paris Neighbourhood through Its Children's Eyes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Edito - Soyons utopistes !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children's Geographies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale 5, https://www.jssj.org/issue/decembre-2012-editorial/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401643v1</w:t>
+                <w:t xml:space="preserve">halshs-01796004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito - Soyons utopistes !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draw Me Your Neighborhood&amp;quot;: A Gentrified Paris Neighbourhood through Its Children's Eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Children's Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), pp.17-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14733285.2011.638175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01796004v1</w:t>
+                <w:t xml:space="preserve">hal-01401643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading Mustafa Dikeç's Badlands of the Republic: Space, Politics and Urban Policy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Swyngedouw</w:t>
+                <w:t xml:space="preserve">A Few Steps towards an Emancipation of the Spectators of the French Banlieues, Notes Critiques Sur Dahman N. et Al., Reading Mustafa Dikeç's Badlands of the Republic : Space, Politics and Urban Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 31, pp.324-333. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 31 (5), pp.324--333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01108452v1</w:t>
+                <w:t xml:space="preserve">hal-01401647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Few Steps towards an Emancipation of the Spectators of the French Banlieues, Notes Critiques Sur Dahman N. et Al., Reading Mustafa Dikeç's Badlands of the Republic : Space, Politics and Urban Policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soyons utopistes !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (5), pp.324--333</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401647v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01721281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soyons utopistes !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reading Mustafa Dikeç's Badlands of the Republic: Space, Politics and Urban Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dahmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Featherstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Larner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Swyngedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Political Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.324-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polgeo.2012.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01721281v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01108452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial - Let's be utopian!</w:t>
               </w:r>
@@ -2860,51 +2860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2953,1474 +2953,1474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01796003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let's be utopian!</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Hancock</w:t>
+                <w:t xml:space="preserve">Il était une fois... des enfants dans des quartiers gentrifiés à Paris et à San Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 195, pp.59-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01721282v1</w:t>
+                <w:t xml:space="preserve">halshs-00974828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il était une fois... des enfants dans des quartiers gentrifiés à Paris et à San Francisco</w:t>
+                <w:t xml:space="preserve">Variations sur un thème : les manières d'habiter des enfants dans les quartiers gentrifiés à Paris, Londres et San Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 195, pp.59-73</w:t>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, non spécifié</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00974828v1</w:t>
+                <w:t xml:space="preserve">halshs-00974820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations sur un thème : les manières d'habiter des enfants dans les quartiers gentrifiés à Paris, Londres et San Francisco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
+                <w:t xml:space="preserve">Let's be utopian!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11, non spécifié</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00974820v1</w:t>
+                <w:t xml:space="preserve">halshs-01721282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture: Annette Lareau (2003), Unequal Childhoods: Class, Race and Family Life, Bekeley, Los Angeles, University of California Press</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Edito - La Justice dans la rue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401652v1</w:t>
+                <w:t xml:space="preserve">halshs-01795330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito - La Justice dans la rue ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de lecture: Annette Lareau (2003), Unequal Childhoods: Class, Race and Family Life, Bekeley, Los Angeles, University of California Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.2421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01795330v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de : François Dubet, Les places et les chances : Repenser la justice sociale (2010)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Justice in the street?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401650v1</w:t>
+                <w:t xml:space="preserve">halshs-01562414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial - Justice in the street?</w:t>
+                <w:t xml:space="preserve">Bodies in public space: security and politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/issue/decembre-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01795325v1</w:t>
+                <w:t xml:space="preserve">halshs-01721271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodies in public space: security and politics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géographies des enfants et des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/issue/decembre-2011-editorial/</w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01721271v1</w:t>
+                <w:t xml:space="preserve">hal-01401649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice in the street?</w:t>
+                <w:t xml:space="preserve">Editorial - Bodies in public space: security and politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Security Practices in Cities 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562414v1</w:t>
+                <w:t xml:space="preserve">halshs-01795409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographies des enfants et des jeunes</w:t>
+                <w:t xml:space="preserve">Segregation, Spatial (in)Justice and the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Vivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Berkeley Planning Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), pp.70--90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5070/BP324111866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401649v1</w:t>
+                <w:t xml:space="preserve">hal-01401654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial - Bodies in public space: security and politics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recension de : François Dubet, Les places et les chances : Repenser la justice sociale (2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Security Practices in Cities 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01795409v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation, Spatial (in)Justice and the City</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial - Justice in the street?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berkeley Planning Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5070/BP324111866⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01401654v1</w:t>
+                <w:t xml:space="preserve">halshs-01795325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito - Des corps dans les espaces publics : sécurité et politique</w:t>
+                <w:t xml:space="preserve">La Justice dans la rue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01795415v1</w:t>
+                <w:t xml:space="preserve">halshs-01562417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Justice dans la rue ?</w:t>
+                <w:t xml:space="preserve">Edito - Des corps dans les espaces publics : sécurité et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562417v1</w:t>
+                <w:t xml:space="preserve">halshs-01795415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Barrio, une figure majeure du quartier aux Etats-Unis</w:t>
               </w:r>
@@ -4574,51 +4574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4695,51 +4695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4784,96 +4784,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01717966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Politique de la ville et l'imagination de la banlieue, recension de : Mustafa Dikeç, Badlands of the Republic: Space, Politics and Urban Policy (2007)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Birth Announcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 665-666, pp.173</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Space and Justice 1, http://www.jssj.org/issue/septembre-2009-edito/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401657v1</w:t>
+                <w:t xml:space="preserve">halshs-01717965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ségrégation: une injustice spatiale ?</w:t>
               </w:r>
@@ -4991,325 +5030,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth Announcement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Politique de la ville et l'imagination de la banlieue, recension de : Mustafa Dikeç, Badlands of the Republic: Space, Politics and Urban Policy (2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Space and Justice 1, http://www.jssj.org/issue/septembre-2009-edito/</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 665-666, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01717965v1</w:t>
+                <w:t xml:space="preserve">hal-01401657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de naissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un manifeste / A Manifesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité de Rédaction De Jssj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Espace et justice 1, http://www.jssj.org/issue/septembre-2009-edito/</w:t>
+              <w:t xml:space="preserve">, 2009, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01717964v1</w:t>
+                <w:t xml:space="preserve">hal-01401660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un manifeste / A Manifesto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis de naissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Comité de Rédaction De Jssj</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 1</w:t>
+              <w:t xml:space="preserve">, 2009, Espace et justice 1, http://www.jssj.org/issue/septembre-2009-edito/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401660v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01717964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentrifieurs, gentrifiés : Co-habiter dans le quartier de la Mission (San Francisco)</w:t>
               </w:r>
@@ -6264,440 +6264,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fêtes hispaniques et identité latina à san Francisco</w:t>
+                <w:t xml:space="preserve">Voisiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Berry-Chickhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorier-Apprill, Elisabeth and Gervais-Lambony, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies citadines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.184--186, 2007, 978-2-7011-4354-5</w:t>
+              <w:t xml:space="preserve">, Belin, pp.59--80, 2007, 978-2-7011-4354-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401668v1</w:t>
+                <w:t xml:space="preserve">hal-01401669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flâner dans une rue états-unienne: la 24e Rue de Noe Valley (San Francisco)</w:t>
+                <w:t xml:space="preserve">Flâner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorier-Apprill, Elisabeth and Gervais-Lambony, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies citadines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.201--202, 2007, 978-2-7011-4354-5</w:t>
+              <w:t xml:space="preserve">, Belin, pp.191--208, 2007, 978-2-7011-4354-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401666v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voisiner</w:t>
+                <w:t xml:space="preserve">Fêtes hispaniques et identité latina à san Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorier-Apprill, Elisabeth and Gervais-Lambony, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies citadines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.59--80, 2007, 978-2-7011-4354-5</w:t>
+              <w:t xml:space="preserve">, Belin, pp.184--186, 2007, 978-2-7011-4354-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401669v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flâner</w:t>
+                <w:t xml:space="preserve">Flâner dans une rue états-unienne: la 24e Rue de Noe Valley (San Francisco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorier-Apprill, Elisabeth and Gervais-Lambony, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies citadines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.191--208, 2007, 978-2-7011-4354-5</w:t>
+              <w:t xml:space="preserve">, Belin, pp.201--202, 2007, 978-2-7011-4354-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401667v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sentiment de quartier en milieu gentrifié : de San Francisco à Bogota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authier, Jean-Yves and Bacqué, Marie-Hélène and Guérin-Pace, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le quartier: enjeux scientifiques, actions politiques et pratiques sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.116--126, 2006, 978-2-7071-5071-4</w:t>
@@ -7785,51 +7785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900686v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehman-Frisch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Sociologie_de_San_Francisco-9782707173430.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/segregation-et-justice-spatiale/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Recoquillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134ht" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Jaumain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bathellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schafran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0227" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134g9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rivi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1580.0024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.10984" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01530096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01629176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098012465127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733285.2011.638175" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796004v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Featherstone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Larner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Swyngedouw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2012.04.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1KD4W1P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401652v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2421" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401650v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/BP324111866" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562417v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717965v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; de R&#233;daction De Jssj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.authi.2019.01.0209" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/2117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berry-Chickhaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401670v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Humain-Lamour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01629206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00804620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900686v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehman-Frisch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Sociologie_de_San_Francisco-9782707173430.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/segregation-et-justice-spatiale/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Recoquillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134ht" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Jaumain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bathellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schafran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0227" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134g9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rivi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.10984" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1580.0024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01530096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01629176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098012465127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733285.2011.638175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Featherstone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Larner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Swyngedouw" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2012.04.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1KD4W1P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974828v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2421" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/BP324111866" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795325v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562417v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401657v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; de R&#233;daction De Jssj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.authi.2019.01.0209" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/2117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401669v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berry-Chickhaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401668v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401670v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Humain-Lamour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01629206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00804620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>