--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -1183,118 +1183,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographies des parents, géographies des enfants</w:t>
+                <w:t xml:space="preserve">La Silicon Valley, symbole du capitalisme industriel américain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Rivière</w:t>
+                <w:t xml:space="preserve">Frédéric Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55, </w:t>
+              <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 1580 (1), pp.24-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.21089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/geo.1580.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663136v1</w:t>
+                <w:t xml:space="preserve">hal-04664500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. A brief overview of &amp;quot;American Studies&amp;quot; in Western Europe</w:t>
               </w:r>
@@ -1365,118 +1365,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Silicon Valley, symbole du capitalisme industriel américain ?</w:t>
+                <w:t xml:space="preserve">Géographies des parents, géographies des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leriche</w:t>
+                <w:t xml:space="preserve">Clément Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 1580 (1), pp.24-29. </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/geo.1580.0024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.21089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664500v1</w:t>
+                <w:t xml:space="preserve">hal-04663136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Francisco, ville injuste ? La capitale du progressisme états-unien à l'épreuve de la croissance des inégalités</w:t>
               </w:r>
@@ -1620,329 +1620,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Diversity in Gentrified Neighborhoods: Child's Play ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">San Francisco, métropole inégale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, http://www.metropolitiques.eu/Social-Diversity-in-Gentrified.html</w:t>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401631v1</w:t>
+                <w:t xml:space="preserve">hal-01401632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">San Francisco, Unequal Metropolis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mistura social nos bairros gentrificados : uma brincadeira de criança?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Books&amp;ideas.net</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, http://www.booksandideas.net/San-Francisco-Unequal-Metropolis.html</w:t>
+              <w:t xml:space="preserve">Jornal de Políticas Educacionais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (17-18), pp.21--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401633v1</w:t>
+                <w:t xml:space="preserve">hal-01401630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">San Francisco, métropole inégale</w:t>
+                <w:t xml:space="preserve">San Francisco, Unequal Metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.[En ligne]</w:t>
+              <w:t xml:space="preserve">Books&amp;ideas.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://www.booksandideas.net/San-Francisco-Unequal-Metropolis.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401632v1</w:t>
+                <w:t xml:space="preserve">hal-01401633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mistura social nos bairros gentrificados : uma brincadeira de criança?</w:t>
+                <w:t xml:space="preserve">Social Diversity in Gentrified Neighborhoods: Child's Play ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornal de Políticas Educacionais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (17-18), pp.21--25</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://www.metropolitiques.eu/Social-Diversity-in-Gentrified.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401630v1</w:t>
+                <w:t xml:space="preserve">hal-01401631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposer ses enfants à la mixité : Discours et pratiques des parents de classes moyennes-supérieures dans deux quartiers gentrifiés de Paris et San Francisco</w:t>
               </w:r>
@@ -2004,514 +2004,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le goût des autres: Gentrification told by children</w:t>
+                <w:t xml:space="preserve">La mixité dans les quartiers gentrifiés : un jeu d'enfants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.[En ligne]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401640v1</w:t>
+                <w:t xml:space="preserve">hal-01401638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mixité dans les quartiers gentrifiés : un jeu d'enfants ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuels ou anthologies ? Deux manières contrastées d'enseigner (et de penser) la géographie à l'université en France et aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.[En ligne]</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401638v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuels ou anthologies ? Deux manières contrastées d'enseigner (et de penser) la géographie à l'université en France et aux Etats-Unis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le goût des autres: Gentrification told by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (3), pp.994-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098012465127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401637v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito - Soyons utopistes !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reading Mustafa Dikeç's Badlands of the Republic: Space, Politics and Urban Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dahmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Featherstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Larner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Swyngedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Political Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.324-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polgeo.2012.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01796004v1</w:t>
+                <w:t xml:space="preserve">halshs-01108452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draw Me Your Neighborhood&amp;quot;: A Gentrified Paris Neighbourhood through Its Children's Eyes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soyons utopistes !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children's Geographies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401643v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01721281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Few Steps towards an Emancipation of the Spectators of the French Banlieues, Notes Critiques Sur Dahman N. et Al., Reading Mustafa Dikeç's Badlands of the Republic : Space, Politics and Urban Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2527,1900 +2569,1858 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (5), pp.324--333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soyons utopistes !</w:t>
+                <w:t xml:space="preserve">Editorial - Let's be utopian!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
+              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, https://www.jssj.org/issue/decembre-2012-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01721281v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01796003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading Mustafa Dikeç's Badlands of the Republic: Space, Politics and Urban Policy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Il était une fois... des enfants dans des quartiers gentrifiés à Paris et à San Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 195, pp.59-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polgeo.2012.04.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01108452v1</w:t>
+                <w:t xml:space="preserve">halshs-00974828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial - Let's be utopian!</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Hancock</w:t>
+                <w:t xml:space="preserve">Variations sur un thème : les manières d'habiter des enfants dans les quartiers gentrifiés à Paris, Londres et San Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, https://www.jssj.org/issue/decembre-2012-editorial/</w:t>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, non spécifié</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01796003v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00974820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il était une fois... des enfants dans des quartiers gentrifiés à Paris et à San Francisco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
+                <w:t xml:space="preserve">Let's be utopian!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 195, pp.59-73</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00974828v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01721282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations sur un thème : les manières d'habiter des enfants dans les quartiers gentrifiés à Paris, Londres et San Francisco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draw Me Your Neighborhood&amp;quot;: A Gentrified Paris Neighbourhood through Its Children's Eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Children's Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), pp.17-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14733285.2011.638175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00974820v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let's be utopian!</w:t>
+                <w:t xml:space="preserve">Edito - Soyons utopistes !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
+              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale 5, https://www.jssj.org/issue/decembre-2012-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01721282v1</w:t>
+                <w:t xml:space="preserve">halshs-01796004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito - La Justice dans la rue ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recension de : François Dubet, Les places et les chances : Repenser la justice sociale (2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01795330v1</w:t>
+                <w:t xml:space="preserve">hal-01401650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture: Annette Lareau (2003), Unequal Childhoods: Class, Race and Family Life, Bekeley, Los Angeles, University of California Press</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial - Justice in the street?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401652v1</w:t>
+                <w:t xml:space="preserve">halshs-01795325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice in the street?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segregation, Spatial (in)Justice and the City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Berkeley Planning Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), pp.70--90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5070/BP324111866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01562414v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodies in public space: security and politics</w:t>
+                <w:t xml:space="preserve">Editorial - Bodies in public space: security and politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/issue/decembre-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Security Practices in Cities 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01721271v1</w:t>
+                <w:t xml:space="preserve">halshs-01795409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographies des enfants et des jeunes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bodies in public space: security and politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Vivet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/issue/decembre-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401649v1</w:t>
+                <w:t xml:space="preserve">halshs-01721271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial - Bodies in public space: security and politics</w:t>
+                <w:t xml:space="preserve">Justice in the street?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Security Practices in Cities 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01795409v1</w:t>
+                <w:t xml:space="preserve">halshs-01562414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation, Spatial (in)Justice and the City</w:t>
+                <w:t xml:space="preserve">Géographies des enfants et des jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berkeley Planning Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401654v1</w:t>
+                <w:t xml:space="preserve">hal-01401649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de : François Dubet, Les places et les chances : Repenser la justice sociale (2010)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Edito - Des corps dans les espaces publics : sécurité et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01401650v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial - Justice in the street?</w:t>
+                <w:t xml:space="preserve">La Justice dans la rue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01795325v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01562417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Justice dans la rue ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de lecture: Annette Lareau (2003), Unequal Childhoods: Class, Race and Family Life, Bekeley, Los Angeles, University of California Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.2421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01562417v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito - Des corps dans les espaces publics : sécurité et politique</w:t>
+                <w:t xml:space="preserve">Edito - La Justice dans la rue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01795415v1</w:t>
+                <w:t xml:space="preserve">halshs-01795330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Barrio, une figure majeure du quartier aux Etats-Unis</w:t>
               </w:r>
@@ -4574,51 +4574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4695,51 +4695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4784,135 +4784,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01717966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth Announcement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Politique de la ville et l'imagination de la banlieue, recension de : Mustafa Dikeç, Badlands of the Republic: Space, Politics and Urban Policy (2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Space and Justice 1, http://www.jssj.org/issue/septembre-2009-edito/</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 665-666, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01717965v1</w:t>
+                <w:t xml:space="preserve">hal-01401657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ségrégation: une injustice spatiale ?</w:t>
               </w:r>
@@ -4961,355 +4922,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ségrégation : une injustice spatiale ? Questions de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Birth Announcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 665, pp.91--115</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Space and Justice 1, http://www.jssj.org/issue/septembre-2009-edito/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401659v1</w:t>
+                <w:t xml:space="preserve">halshs-01717965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Politique de la ville et l'imagination de la banlieue, recension de : Mustafa Dikeç, Badlands of the Republic: Space, Politics and Urban Policy (2007)</w:t>
+                <w:t xml:space="preserve">La ségrégation : une injustice spatiale ? Questions de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 665-666, pp.173</w:t>
+              <w:t xml:space="preserve">, 2009, 665, pp.91--115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401657v1</w:t>
+                <w:t xml:space="preserve">hal-01401659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un manifeste / A Manifesto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis de naissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Comité de Rédaction De Jssj</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 1</w:t>
+              <w:t xml:space="preserve">, 2009, Espace et justice 1, http://www.jssj.org/issue/septembre-2009-edito/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401660v1</w:t>
+                <w:t xml:space="preserve">halshs-01717964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de naissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un manifeste / A Manifesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comité de Rédaction De Jssj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Espace et justice 1, http://www.jssj.org/issue/septembre-2009-edito/</w:t>
+              <w:t xml:space="preserve">, 2009, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01717964v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentrifieurs, gentrifiés : Co-habiter dans le quartier de la Mission (San Francisco)</w:t>
               </w:r>
@@ -5899,960 +5899,960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice et injustices spatiales</w:t>
+                <w:t xml:space="preserve">Gentrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérardot, Maie and Prévélakis, Constantin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.353--355, 2012, 978-2-35030-164-8</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.284--285, 2012, 978-2-35030-164-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401646v1</w:t>
+                <w:t xml:space="preserve">hal-01401648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentrification</w:t>
+                <w:t xml:space="preserve">Ségrégation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérardot, Maie and Prévélakis, Constantin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.284--285, 2012, 978-2-35030-164-8</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.531--533, 2012, 978-2-35030-164-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401648v1</w:t>
+                <w:t xml:space="preserve">hal-01401645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégation</w:t>
+                <w:t xml:space="preserve">Justice et injustices spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérardot, Maie and Prévélakis, Constantin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.531--533, 2012, 978-2-35030-164-8</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.353--355, 2012, 978-2-35030-164-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401645v1</w:t>
+                <w:t xml:space="preserve">hal-01401646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voisinage, parents et parrains à Salvador de Bahia</w:t>
+                <w:t xml:space="preserve">Fêtes hispaniques et identité latina à san Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorier-Apprill, Elisabeth and Gervais-Lambony, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies citadines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.64--65, 2007, 978-2-7011-4354-5</w:t>
+              <w:t xml:space="preserve">, Belin, pp.184--186, 2007, 978-2-7011-4354-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401665v1</w:t>
+                <w:t xml:space="preserve">hal-01401668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des barbelés autour de chaque famille&amp;quot;: le quartier de la Mission à San Francisco</w:t>
+                <w:t xml:space="preserve">Flâner dans une rue états-unienne: la 24e Rue de Noe Valley (San Francisco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorier-Apprill, Elisabeth and Gervais-Lambony, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies citadines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.70--71, 2007, 978-2-7011-4354-5</w:t>
+              <w:t xml:space="preserve">, Belin, pp.201--202, 2007, 978-2-7011-4354-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401664v1</w:t>
+                <w:t xml:space="preserve">hal-01401666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voisiner</w:t>
+                <w:t xml:space="preserve">Flâner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Berry-Chickhaoui</w:t>
+                <w:t xml:space="preserve">G. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Capron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Vidal</w:t>
+                <w:t xml:space="preserve">S. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorier-Apprill, Elisabeth and Gervais-Lambony, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies citadines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.59--80, 2007, 978-2-7011-4354-5</w:t>
+              <w:t xml:space="preserve">, Belin, pp.191--208, 2007, 978-2-7011-4354-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401669v1</w:t>
+                <w:t xml:space="preserve">hal-01401667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flâner</w:t>
+                <w:t xml:space="preserve">Voisiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Berry-Chickhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Didier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+                <w:t xml:space="preserve">D. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorier-Apprill, Elisabeth and Gervais-Lambony, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies citadines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.191--208, 2007, 978-2-7011-4354-5</w:t>
+              <w:t xml:space="preserve">, Belin, pp.59--80, 2007, 978-2-7011-4354-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401667v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fêtes hispaniques et identité latina à san Francisco</w:t>
+                <w:t xml:space="preserve">Voisinage, parents et parrains à Salvador de Bahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorier-Apprill, Elisabeth and Gervais-Lambony, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies citadines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.184--186, 2007, 978-2-7011-4354-5</w:t>
+              <w:t xml:space="preserve">, Belin, pp.64--65, 2007, 978-2-7011-4354-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401668v1</w:t>
+                <w:t xml:space="preserve">hal-01401665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flâner dans une rue états-unienne: la 24e Rue de Noe Valley (San Francisco)</w:t>
+                <w:t xml:space="preserve">Des barbelés autour de chaque famille&amp;quot;: le quartier de la Mission à San Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorier-Apprill, Elisabeth and Gervais-Lambony, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies citadines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.201--202, 2007, 978-2-7011-4354-5</w:t>
+              <w:t xml:space="preserve">, Belin, pp.70--71, 2007, 978-2-7011-4354-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401666v1</w:t>
+                <w:t xml:space="preserve">hal-01401664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sentiment de quartier en milieu gentrifié : de San Francisco à Bogota</w:t>
+                <w:t xml:space="preserve">Le quartier, un lieu investi : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Capron</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Guérin-Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Humain-Lamour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authier, Jean-Yves and Bacqué, Marie-Hélène and Guérin-Pace, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le quartier: enjeux scientifiques, actions politiques et pratiques sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.116--126, 2006, 978-2-7071-5071-4</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.101--104, 2006, 978-2-7071-5071-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401671v1</w:t>
+                <w:t xml:space="preserve">hal-01401670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quartier, un lieu investi : Introduction</w:t>
+                <w:t xml:space="preserve">Le sentiment de quartier en milieu gentrifié : de San Francisco à Bogota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.-L. Humain-Lamour</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authier, Jean-Yves and Bacqué, Marie-Hélène and Guérin-Pace, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le quartier: enjeux scientifiques, actions politiques et pratiques sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.101--104, 2006, 978-2-7071-5071-4</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.116--126, 2006, 978-2-7071-5071-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401670v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Etats-Unis : l'autre Amérique latine ?</w:t>
               </w:r>
@@ -7785,51 +7785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900686v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehman-Frisch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Sociologie_de_San_Francisco-9782707173430.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/segregation-et-justice-spatiale/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Recoquillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134ht" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Jaumain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bathellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schafran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0227" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134g9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rivi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.10984" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1580.0024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01530096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01629176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098012465127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733285.2011.638175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Featherstone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Larner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Swyngedouw" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2012.04.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1KD4W1P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974828v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2421" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/BP324111866" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795325v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562417v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401657v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; de R&#233;daction De Jssj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.authi.2019.01.0209" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/2117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401669v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berry-Chickhaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401668v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401670v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Humain-Lamour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01629206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00804620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900686v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehman-Frisch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Sociologie_de_San_Francisco-9782707173430.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/segregation-et-justice-spatiale/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Recoquillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134ht" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Jaumain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bathellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schafran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0227" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134g9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1580.0024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.10984" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rivi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21089" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01530096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01629176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401640v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098012465127" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Featherstone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Larner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Swyngedouw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2012.04.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1KD4W1P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733285.2011.638175" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401650v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/BP324111866" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2421" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; de R&#233;daction De Jssj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.authi.2019.01.0209" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/2117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401648v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401645v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401669v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berry-Chickhaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401665v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401664v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Humain-Lamour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401671v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01629206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00804620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>