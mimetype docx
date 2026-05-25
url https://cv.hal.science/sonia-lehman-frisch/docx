--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -1183,300 +1183,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Silicon Valley, symbole du capitalisme industriel américain ?</w:t>
+                <w:t xml:space="preserve">Géographies des parents, géographies des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leriche</w:t>
+                <w:t xml:space="preserve">Clément Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 1580 (1), pp.24-29. </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/geo.1580.0024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.21089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664500v1</w:t>
+                <w:t xml:space="preserve">hal-04663136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. A brief overview of &amp;quot;American Studies&amp;quot; in Western Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Silicon Valley, symbole du capitalisme industriel américain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ideas.10984⟩</w:t>
+              <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 1580 (1), pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geo.1580.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663116v1</w:t>
+                <w:t xml:space="preserve">hal-04664500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographies des parents, géographies des enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. A brief overview of &amp;quot;American Studies&amp;quot; in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Jaumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55, </w:t>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Villes et culture dans les Amériques, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.21089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ideas.10984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663136v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Francisco, ville injuste ? La capitale du progressisme états-unien à l'épreuve de la croissance des inégalités</w:t>
               </w:r>
@@ -1620,329 +1620,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">San Francisco, métropole inégale</w:t>
+                <w:t xml:space="preserve">San Francisco, Unequal Metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.[En ligne]</w:t>
+              <w:t xml:space="preserve">Books&amp;ideas.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://www.booksandideas.net/San-Francisco-Unequal-Metropolis.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401632v1</w:t>
+                <w:t xml:space="preserve">hal-01401633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mistura social nos bairros gentrificados : uma brincadeira de criança?</w:t>
+                <w:t xml:space="preserve">Social Diversity in Gentrified Neighborhoods: Child's Play ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornal de Políticas Educacionais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (17-18), pp.21--25</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://www.metropolitiques.eu/Social-Diversity-in-Gentrified.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401630v1</w:t>
+                <w:t xml:space="preserve">hal-01401631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">San Francisco, Unequal Metropolis</w:t>
+                <w:t xml:space="preserve">San Francisco, métropole inégale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Books&amp;ideas.net</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, http://www.booksandideas.net/San-Francisco-Unequal-Metropolis.html</w:t>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401633v1</w:t>
+                <w:t xml:space="preserve">hal-01401632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Diversity in Gentrified Neighborhoods: Child's Play ?</w:t>
+                <w:t xml:space="preserve">A mistura social nos bairros gentrificados : uma brincadeira de criança?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, http://www.metropolitiques.eu/Social-Diversity-in-Gentrified.html</w:t>
+              <w:t xml:space="preserve">Jornal de Políticas Educacionais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (17-18), pp.21--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401631v1</w:t>
+                <w:t xml:space="preserve">hal-01401630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposer ses enfants à la mixité : Discours et pratiques des parents de classes moyennes-supérieures dans deux quartiers gentrifiés de Paris et San Francisco</w:t>
               </w:r>
@@ -2004,556 +2004,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mixité dans les quartiers gentrifiés : un jeu d'enfants ?</w:t>
+                <w:t xml:space="preserve">Le goût des autres: Gentrification told by children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (3), pp.994-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098012465127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401638v1</w:t>
+                <w:t xml:space="preserve">hal-01401640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuels ou anthologies ? Deux manières contrastées d'enseigner (et de penser) la géographie à l'université en France et aux Etats-Unis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mixité dans les quartiers gentrifiés : un jeu d'enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401637v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le goût des autres: Gentrification told by children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuels ou anthologies ? Deux manières contrastées d'enseigner (et de penser) la géographie à l'université en France et aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0042098012465127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01401640v1</w:t>
+                <w:t xml:space="preserve">hal-01401637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading Mustafa Dikeç's Badlands of the Republic: Space, Politics and Urban Policy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Swyngedouw</w:t>
+                <w:t xml:space="preserve">Draw Me Your Neighborhood&amp;quot;: A Gentrified Paris Neighbourhood through Its Children's Eyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polgeo.2012.04.002⟩</w:t>
+              <w:t xml:space="preserve">Children's Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (1), pp.17-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14733285.2011.638175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01108452v1</w:t>
+                <w:t xml:space="preserve">hal-01401643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soyons utopistes !</w:t>
+                <w:t xml:space="preserve">Edito - Soyons utopistes !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
+              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale 5, https://www.jssj.org/issue/decembre-2012-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01721281v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01796004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Few Steps towards an Emancipation of the Spectators of the French Banlieues, Notes Critiques Sur Dahman N. et Al., Reading Mustafa Dikeç's Badlands of the Republic : Space, Politics and Urban Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2569,1858 +2527,1900 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (5), pp.324--333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial - Let's be utopian!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reading Mustafa Dikeç's Badlands of the Republic: Space, Politics and Urban Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dahmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Featherstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Larner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Swyngedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Political Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.324-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polgeo.2012.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01796003v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01108452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il était une fois... des enfants dans des quartiers gentrifiés à Paris et à San Francisco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
+                <w:t xml:space="preserve">Soyons utopistes !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 195, pp.59-73</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00974828v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01721281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations sur un thème : les manières d'habiter des enfants dans les quartiers gentrifiés à Paris, Londres et San Francisco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
+                <w:t xml:space="preserve">Editorial - Let's be utopian!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11, non spécifié</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, https://www.jssj.org/issue/decembre-2012-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00974820v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01796003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let's be utopian!</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Hancock</w:t>
+                <w:t xml:space="preserve">Il était une fois... des enfants dans des quartiers gentrifiés à Paris et à San Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 195, pp.59-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01721282v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00974828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draw Me Your Neighborhood&amp;quot;: A Gentrified Paris Neighbourhood through Its Children's Eyes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations sur un thème : les manières d'habiter des enfants dans les quartiers gentrifiés à Paris, Londres et San Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children's Geographies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, non spécifié</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14733285.2011.638175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01401643v1</w:t>
+                <w:t xml:space="preserve">halshs-00974820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito - Soyons utopistes !</w:t>
+                <w:t xml:space="preserve">Let's be utopian!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Utopies et justice spatiale 5, https://www.jssj.org/issue/decembre-2012-editorial/</w:t>
+              <w:t xml:space="preserve">, 2012, Utopia and Spatial Justice, 5, http://www.jssj.org/issue/decembre-2012-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01796004v1</w:t>
+                <w:t xml:space="preserve">halshs-01721282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de : François Dubet, Les places et les chances : Repenser la justice sociale (2010)</w:t>
+                <w:t xml:space="preserve">Compte-rendu de lecture: Annette Lareau (2003), Unequal Childhoods: Class, Race and Family Life, Bekeley, Los Angeles, University of California Press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.2421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401650v1</w:t>
+                <w:t xml:space="preserve">hal-01401652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial - Justice in the street?</w:t>
+                <w:t xml:space="preserve">Edito - La Justice dans la rue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01795325v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation, Spatial (in)Justice and the City</w:t>
+                <w:t xml:space="preserve">Géographies des enfants et des jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Vivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berkeley Planning Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5070/BP324111866⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01401654v1</w:t>
+                <w:t xml:space="preserve">hal-01401649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial - Bodies in public space: security and politics</w:t>
+                <w:t xml:space="preserve">Bodies in public space: security and politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Security Practices in Cities 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/issue/decembre-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01795409v1</w:t>
+                <w:t xml:space="preserve">halshs-01721271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bodies in public space: security and politics</w:t>
+                <w:t xml:space="preserve">Justice in the street?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Security Practices in Cities, 4, http://www.jssj.org/issue/decembre-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01721271v1</w:t>
+                <w:t xml:space="preserve">halshs-01562414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice in the street?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recension de : François Dubet, Les places et les chances : Repenser la justice sociale (2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562414v1</w:t>
+                <w:t xml:space="preserve">hal-01401650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographies des enfants et des jeunes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial - Justice in the street?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Vivet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401649v1</w:t>
+                <w:t xml:space="preserve">halshs-01795325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito - Des corps dans les espaces publics : sécurité et politique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segregation, Spatial (in)Justice and the City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Berkeley Planning Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), pp.70--90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5070/BP324111866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01795415v1</w:t>
+                <w:t xml:space="preserve">hal-01401654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Justice dans la rue ?</w:t>
+                <w:t xml:space="preserve">Editorial - Bodies in public space: security and politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Security Practices in Cities 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01562417v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture: Annette Lareau (2003), Unequal Childhoods: Class, Race and Family Life, Bekeley, Los Angeles, University of California Press</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Edito - Des corps dans les espaces publics : sécurité et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hancock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Pratiques de sécurité en ville, 4, https://www.jssj.org/issue/decembre-2011-editorial/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdg.2421⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01401652v1</w:t>
+                <w:t xml:space="preserve">halshs-01795415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito - La Justice dans la rue ?</w:t>
+                <w:t xml:space="preserve">La Justice dans la rue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale 3, https://www.jssj.org/issue/mars-2011-editorial/</w:t>
+              <w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/issue/mars-2011-editorial/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01795330v1</w:t>
+                <w:t xml:space="preserve">halshs-01562417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Barrio, une figure majeure du quartier aux Etats-Unis</w:t>
               </w:r>
@@ -4574,51 +4574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4695,51 +4695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hancock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4853,204 +4853,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ségrégation: une injustice spatiale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Birth Announcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 665-666, pp. 94-115</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Space and Justice 1, http://www.jssj.org/issue/septembre-2009-edito/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421734v1</w:t>
+                <w:t xml:space="preserve">halshs-01717965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth Announcement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La ségrégation: une injustice spatiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Space and Justice 1, http://www.jssj.org/issue/septembre-2009-edito/</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 665-666, pp. 94-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01717965v1</w:t>
+                <w:t xml:space="preserve">hal-00421734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ségrégation : une injustice spatiale ? Questions de recherche</w:t>
               </w:r>
@@ -5899,960 +5899,960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentrification</w:t>
+                <w:t xml:space="preserve">Justice et injustices spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérardot, Maie and Prévélakis, Constantin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.284--285, 2012, 978-2-35030-164-8</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.353--355, 2012, 978-2-35030-164-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401648v1</w:t>
+                <w:t xml:space="preserve">hal-01401646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégation</w:t>
+                <w:t xml:space="preserve">Gentrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérardot, Maie and Prévélakis, Constantin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.531--533, 2012, 978-2-35030-164-8</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.284--285, 2012, 978-2-35030-164-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401645v1</w:t>
+                <w:t xml:space="preserve">hal-01401648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice et injustices spatiales</w:t>
+                <w:t xml:space="preserve">Ségrégation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérardot, Maie and Prévélakis, Constantin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Atlande, pp.353--355, 2012, 978-2-35030-164-8</w:t>
+              <w:t xml:space="preserve">, Atlande, pp.531--533, 2012, 978-2-35030-164-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401646v1</w:t>
+                <w:t xml:space="preserve">hal-01401645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fêtes hispaniques et identité latina à san Francisco</w:t>
+                <w:t xml:space="preserve">Voisinage, parents et parrains à Salvador de Bahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorier-Apprill, Elisabeth and Gervais-Lambony, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies citadines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.184--186, 2007, 978-2-7011-4354-5</w:t>
+              <w:t xml:space="preserve">, Belin, pp.64--65, 2007, 978-2-7011-4354-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401668v1</w:t>
+                <w:t xml:space="preserve">hal-01401665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flâner dans une rue états-unienne: la 24e Rue de Noe Valley (San Francisco)</w:t>
+                <w:t xml:space="preserve">Des barbelés autour de chaque famille&amp;quot;: le quartier de la Mission à San Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorier-Apprill, Elisabeth and Gervais-Lambony, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies citadines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.201--202, 2007, 978-2-7011-4354-5</w:t>
+              <w:t xml:space="preserve">, Belin, pp.70--71, 2007, 978-2-7011-4354-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401666v1</w:t>
+                <w:t xml:space="preserve">hal-01401664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flâner</w:t>
+                <w:t xml:space="preserve">Fêtes hispaniques et identité latina à san Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorier-Apprill, Elisabeth and Gervais-Lambony, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies citadines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.191--208, 2007, 978-2-7011-4354-5</w:t>
+              <w:t xml:space="preserve">, Belin, pp.184--186, 2007, 978-2-7011-4354-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401667v1</w:t>
+                <w:t xml:space="preserve">hal-01401668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voisiner</w:t>
+                <w:t xml:space="preserve">Flâner dans une rue états-unienne: la 24e Rue de Noe Valley (San Francisco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorier-Apprill, Elisabeth and Gervais-Lambony, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies citadines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.59--80, 2007, 978-2-7011-4354-5</w:t>
+              <w:t xml:space="preserve">, Belin, pp.201--202, 2007, 978-2-7011-4354-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401669v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voisinage, parents et parrains à Salvador de Bahia</w:t>
+                <w:t xml:space="preserve">Voisiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Berry-Chickhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorier-Apprill, Elisabeth and Gervais-Lambony, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies citadines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.64--65, 2007, 978-2-7011-4354-5</w:t>
+              <w:t xml:space="preserve">, Belin, pp.59--80, 2007, 978-2-7011-4354-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401665v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des barbelés autour de chaque famille&amp;quot;: le quartier de la Mission à San Francisco</w:t>
+                <w:t xml:space="preserve">Flâner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gervais-Lambony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorier-Apprill, Elisabeth and Gervais-Lambony, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies citadines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, pp.70--71, 2007, 978-2-7011-4354-5</w:t>
+              <w:t xml:space="preserve">, Belin, pp.191--208, 2007, 978-2-7011-4354-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401664v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quartier, un lieu investi : Introduction</w:t>
+                <w:t xml:space="preserve">Le sentiment de quartier en milieu gentrifié : de San Francisco à Bogota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.-L. Humain-Lamour</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authier, Jean-Yves and Bacqué, Marie-Hélène and Guérin-Pace, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le quartier: enjeux scientifiques, actions politiques et pratiques sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.101--104, 2006, 978-2-7071-5071-4</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.116--126, 2006, 978-2-7071-5071-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401670v1</w:t>
+                <w:t xml:space="preserve">hal-01401671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sentiment de quartier en milieu gentrifié : de San Francisco à Bogota</w:t>
+                <w:t xml:space="preserve">Le quartier, un lieu investi : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lehman-Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Capron</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Guérin-Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Humain-Lamour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Authier, Jean-Yves and Bacqué, Marie-Hélène and Guérin-Pace, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le quartier: enjeux scientifiques, actions politiques et pratiques sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.116--126, 2006, 978-2-7071-5071-4</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.101--104, 2006, 978-2-7071-5071-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401671v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Etats-Unis : l'autre Amérique latine ?</w:t>
               </w:r>
@@ -7785,51 +7785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900686v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehman-Frisch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Sociologie_de_San_Francisco-9782707173430.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/segregation-et-justice-spatiale/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Recoquillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134ht" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Jaumain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bathellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schafran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0227" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134g9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1580.0024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.10984" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rivi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21089" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01530096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01629176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401640v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098012465127" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Featherstone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Larner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Swyngedouw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2012.04.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1KD4W1P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733285.2011.638175" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401650v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/BP324111866" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2421" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; de R&#233;daction De Jssj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.authi.2019.01.0209" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/2117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401648v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401645v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401669v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berry-Chickhaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401665v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401664v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401670v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Humain-Lamour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401671v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01629206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00804620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900686v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehman-Frisch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Sociologie_de_San_Francisco-9782707173430.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/segregation-et-justice-spatiale/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01073553v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Recoquillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134ht" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Jaumain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bathellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schafran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0227" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134g9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rivi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1580.0024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.10984" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01530096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01629176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098012465127" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733285.2011.638175" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796004v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Featherstone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Larner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Swyngedouw" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2012.04.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1KD4W1P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974828v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401652v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2421" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401654v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/BP324111866" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562417v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717966v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421734v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; de R&#233;daction De Jssj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mallon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.authi.2019.01.0209" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401639v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/2117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401669v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berry-Chickhaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Capron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401671v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401670v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Humain-Lamour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01401677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01629206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00804620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>