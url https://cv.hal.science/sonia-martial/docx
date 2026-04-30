--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -1141,563 +1141,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigma 1 receptor regulates HERG channel expression through a post-translational mechanism in leukemic cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sig1R Protein Regulates hERG Channel Expression through a Post-translational Mechanism in Leukemic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crottès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rapetti-Mauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Crottes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Martial</w:t>
+                <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Rapetti-Mauss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Celine Loriol</w:t>
+                <w:t xml:space="preserve">Céline Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+              <w:t xml:space="preserve">, 2011, 286 (32), pp.27947-27958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M111.226738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604760v1</w:t>
+                <w:t xml:space="preserve">hal-02348802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigma 1 receptor regulates HERG channel expression through a post-translational mechanism in leukemic cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rapetti-Mauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier F Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M111.226738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375903v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Evidence of a Dihydropyridine-Activated Cationic Channel in the MDCK Cell Line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sigma 1 receptor regulates HERG channel expression through a post-translational mechanism in leukemic cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rapetti-Mauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier F Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Melendez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Barbier</w:t>
+                <w:t xml:space="preserve">Celine Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephron Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000325467⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.226738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375926v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sig1R Protein Regulates hERG Channel Expression through a Post-translational Mechanism in Leukemic Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Rapetti-Mauss</w:t>
+                <w:t xml:space="preserve">New Evidence of a Dihydropyridine-Activated Cationic Channel in the MDCK Cell Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Melendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. L Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Pisani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Loriol</w:t>
+                <w:t xml:space="preserve">O. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.226738⟩</w:t>
+              <w:t xml:space="preserve">Nephron Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118 (4), pp.73 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000325467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348802v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SP600125 inhibits Kv channels through a JNK-independent pathway in cancer cells</w:t>
               </w:r>
@@ -2095,277 +2095,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of Point Mutations in Trout Anion Exchanger 1 (tAE1) Transmembrane Domains: Evidence That tAE1 Can Behave as a Chloride Channel</w:t>
+                <w:t xml:space="preserve">Propriétés inattendues de l’échangeur anionique du globule rouge. La leçon des poissons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pellissier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Borgese</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 207 (6), pp.829 - 835. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcp.20631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20062210824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375980v1</w:t>
+                <w:t xml:space="preserve">hal-02375975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés inattendues de l’échangeur anionique du globule rouge. La leçon des poissons.</w:t>
+                <w:t xml:space="preserve">Consequences of Point Mutations in Trout Anion Exchanger 1 (tAE1) Transmembrane Domains: Evidence That tAE1 Can Behave as a Chloride Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Martial</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gabillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Borgese</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 207 (6), pp.829 - 835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.20631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20062210824⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02375975v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nifedipine-activated Ca 2+ permeability in newborn rat cortical collecting duct cells in primary culture</w:t>
               </w:r>
@@ -2498,90 +2498,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nifedipine-activated Ca(2+) permeability in newborn rat cortical collecting duct cells in primary culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Melendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 280 (5), pp.C1193-203</w:t>
@@ -2744,51 +2744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular ATP increases [CA(2+)](i) in distal tubule cells. I. Evidence for a P2Y2 purinoceptor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Renzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4533,277 +4533,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIFFERENTIAL EFFECTS OF PROTONTHERAPY AND PHOTONTHERAPY ON HEAD AND NECK SQUAMOUS CELL CARCINOMA (HNSCC) POST-TREATMENT AGGRESSIVENESS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DECIPHERING THE MECHANISMS OF MEDULLOBLASTOMA RESISTANCE TO RADIO/CHEMOTHERAPY: TOWARD PERSONALIZED TREATMENTS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilena Lupu-Plesu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kevin Lebrigand</w:t>
+                <w:t xml:space="preserve">Álvaro Javier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliz Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Comoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Leloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Cancéropôle Provence-Alpes-Côte d'Azur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, SAINT-RAPHAEL, France</w:t>
+              <w:t xml:space="preserve">3rd International Cancer Symposium of the Cancer Research Center of Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382956v1</w:t>
+                <w:t xml:space="preserve">hal-02382937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECIPHERING THE MECHANISMS OF MEDULLOBLASTOMA RESISTANCE TO RADIO/CHEMOTHERAPY: TOWARD PERSONALIZED TREATMENTS?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DIFFERENTIAL EFFECTS OF PROTONTHERAPY AND PHOTONTHERAPY ON HEAD AND NECK SQUAMOUS CELL CARCINOMA (HNSCC) POST-TREATMENT AGGRESSIVENESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Lupu-Plesu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Claren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa-Diogop N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Álvaro Javier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magalie Leloire</w:t>
+                <w:t xml:space="preserve">Kevin Lebrigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Cancer Symposium of the Cancer Research Center of Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, LYON, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Cancéropôle Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, SAINT-RAPHAEL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382937v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5107,51 +5107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="932EC568"/>
+    <w:nsid w:val="493C6CD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5338,51 +5338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-martial" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6732-0936" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250180v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Penco-Campillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pages" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martial" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12071028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Piris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Soufi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233933" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03561713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagnuzzi-Boncompagni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Planas-Bielsa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashaina Vandenberghe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Comoglio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Javier Feliz Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hanna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durivault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01306-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Grytsai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Valiashko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Hagege" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.104271" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupu-Plesu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Claren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-D N&#8217;diaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebrigand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2017.56" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00218.2015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crott&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alcaraz-Perez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Tichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Gariano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crottes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loriol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.226738" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Melendez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bidet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. L Reyes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barbier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000325467" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loriol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375935v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Derijard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giorgelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaudo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.12.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXHF4SMW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guizouarn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guizouarn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gabillat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Borgese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-12-063420" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pellissier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21093" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88DFMSVT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20631" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLTSHHPR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375975v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20062210824" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Namorado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Reyes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Valencia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.2001.280.5.C1193" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valencia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Renzis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rubera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.2000.279.1.F92" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Renzis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rubera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olives" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abrami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couriaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.1996.271.6.F1264" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376236v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Oliv&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Matt&#233;i" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Matassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousselet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(96)00425-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff M Sands" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Isozaki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.1996.234showArticleInfo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Huet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.26.15607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Smith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Sen Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Knepper" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofeng You" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI118194" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376367v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Russ Price" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Sands" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Degeilh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lamotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00374960" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DW4RS87M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ripoche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(91)90395-A" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K20R21M4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ibarra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4781(91)90040-S" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TFJXMPJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991404v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Javier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliz Morel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leloire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Durivault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382956v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Lupu-Plesu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Claren" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Diogop N&#8217;diaye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382937v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Javier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166622v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudray" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-martial" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6732-0936" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250180v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Penco-Campillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pages" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martial" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12071028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Piris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Soufi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233933" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03561713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagnuzzi-Boncompagni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Planas-Bielsa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashaina Vandenberghe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Comoglio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Javier Feliz Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hanna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durivault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01306-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Grytsai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Valiashko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Hagege" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.104271" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupu-Plesu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Claren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-D N&#8217;diaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebrigand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2017.56" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00218.2015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crott&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alcaraz-Perez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Tichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Gariano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loriol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.226738" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crottes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loriol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Melendez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bidet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. L Reyes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barbier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000325467" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375935v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Derijard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giorgelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaudo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.12.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXHF4SMW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guizouarn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guizouarn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gabillat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Borgese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-12-063420" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pellissier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21093" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88DFMSVT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20062210824" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20631" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLTSHHPR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Namorado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Reyes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Valencia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.2001.280.5.C1193" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valencia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Renzis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rubera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.2000.279.1.F92" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Renzis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rubera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olives" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abrami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couriaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.1996.271.6.F1264" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376236v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Oliv&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Matt&#233;i" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Matassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousselet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(96)00425-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff M Sands" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Isozaki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.1996.234showArticleInfo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Huet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.26.15607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Smith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Sen Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Knepper" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofeng You" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI118194" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376367v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Russ Price" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Sands" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Degeilh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lamotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00374960" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DW4RS87M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ripoche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(91)90395-A" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K20R21M4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ibarra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4781(91)90040-S" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TFJXMPJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991404v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Javier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliz Morel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leloire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Durivault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382937v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Javier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Lupu-Plesu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Claren" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Diogop N&#8217;diaye" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166622v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudray" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>