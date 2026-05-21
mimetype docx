--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1141,563 +1141,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sig1R Protein Regulates hERG Channel Expression through a Post-translational Mechanism in Leukemic Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Crottès</w:t>
+                <w:t xml:space="preserve">Sigma 1 receptor regulates HERG channel expression through a post-translational mechanism in leukemic cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Loriol</w:t>
+                <w:t xml:space="preserve">Raphael Rapetti-Mauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier F Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 286 (32), pp.27947-27958. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M111.226738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348802v1</w:t>
+                <w:t xml:space="preserve">hal-00604760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigma 1 receptor regulates HERG channel expression through a post-translational mechanism in leukemic cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rapetti-Mauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier F Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M111.226738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604760v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigma 1 receptor regulates HERG channel expression through a post-translational mechanism in leukemic cells.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Evidence of a Dihydropyridine-Activated Cationic Channel in the MDCK Cell Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Loriol</w:t>
+                <w:t xml:space="preserve">E. Melendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. L Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.226738⟩</w:t>
+              <w:t xml:space="preserve">Nephron Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118 (4), pp.73 - 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000325467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375903v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Evidence of a Dihydropyridine-Activated Cationic Channel in the MDCK Cell Line</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Martial</w:t>
+                <w:t xml:space="preserve">Sig1R Protein Regulates hERG Channel Expression through a Post-translational Mechanism in Leukemic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crottès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rapetti-Mauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Barbier</w:t>
+                <w:t xml:space="preserve">Didier Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Loriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephron Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000325467⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (32), pp.27947-27958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.226738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375926v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SP600125 inhibits Kv channels through a JNK-independent pathway in cancer cells</w:t>
               </w:r>
@@ -2095,277 +2095,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés inattendues de l’échangeur anionique du globule rouge. La leçon des poissons.</w:t>
+                <w:t xml:space="preserve">Consequences of Point Mutations in Trout Anion Exchanger 1 (tAE1) Transmembrane Domains: Evidence That tAE1 Can Behave as a Chloride Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Martial</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gabillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Borgese</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, </w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 207 (6), pp.829 - 835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20062210824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcp.20631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375975v1</w:t>
+                <w:t xml:space="preserve">hal-02375980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of Point Mutations in Trout Anion Exchanger 1 (tAE1) Transmembrane Domains: Evidence That tAE1 Can Behave as a Chloride Channel</w:t>
+                <w:t xml:space="preserve">Propriétés inattendues de l’échangeur anionique du globule rouge. La leçon des poissons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pellissier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Borgese</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20062210824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcp.20631⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02375980v1</w:t>
+                <w:t xml:space="preserve">hal-02375975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nifedipine-activated Ca 2+ permeability in newborn rat cortical collecting duct cells in primary culture</w:t>
               </w:r>
@@ -2498,90 +2498,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nifedipine-activated Ca(2+) permeability in newborn rat cortical collecting duct cells in primary culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Melendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 280 (5), pp.C1193-203</w:t>
@@ -2744,51 +2744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular ATP increases [CA(2+)](i) in distal tubule cells. I. Evidence for a P2Y2 purinoceptor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Renzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4533,277 +4533,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECIPHERING THE MECHANISMS OF MEDULLOBLASTOMA RESISTANCE TO RADIO/CHEMOTHERAPY: TOWARD PERSONALIZED TREATMENTS?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DIFFERENTIAL EFFECTS OF PROTONTHERAPY AND PHOTONTHERAPY ON HEAD AND NECK SQUAMOUS CELL CARCINOMA (HNSCC) POST-TREATMENT AGGRESSIVENESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Lupu-Plesu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Claren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Magalie Leloire</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa-Diogop N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lebrigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Cancer Symposium of the Cancer Research Center of Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, LYON, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Cancéropôle Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, SAINT-RAPHAEL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382937v1</w:t>
+                <w:t xml:space="preserve">hal-02382956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIFFERENTIAL EFFECTS OF PROTONTHERAPY AND PHOTONTHERAPY ON HEAD AND NECK SQUAMOUS CELL CARCINOMA (HNSCC) POST-TREATMENT AGGRESSIVENESS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DECIPHERING THE MECHANISMS OF MEDULLOBLASTOMA RESISTANCE TO RADIO/CHEMOTHERAPY: TOWARD PERSONALIZED TREATMENTS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lebrigand</w:t>
+                <w:t xml:space="preserve">Álvaro Javier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliz Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Comoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Leloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Cancéropôle Provence-Alpes-Côte d'Azur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, SAINT-RAPHAEL, France</w:t>
+              <w:t xml:space="preserve">3rd International Cancer Symposium of the Cancer Research Center of Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382956v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5107,51 +5107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="493C6CD0"/>
+    <w:nsid w:val="12A38902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5338,51 +5338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-martial" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6732-0936" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250180v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Penco-Campillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pages" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martial" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12071028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Piris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Soufi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233933" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03561713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagnuzzi-Boncompagni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Planas-Bielsa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashaina Vandenberghe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Comoglio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Javier Feliz Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hanna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durivault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01306-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Grytsai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Valiashko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Hagege" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.104271" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupu-Plesu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Claren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-D N&#8217;diaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebrigand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2017.56" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00218.2015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crott&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alcaraz-Perez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Tichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Gariano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loriol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.226738" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crottes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loriol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Melendez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bidet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. L Reyes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barbier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000325467" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375935v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Derijard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giorgelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaudo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.12.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXHF4SMW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guizouarn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guizouarn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gabillat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Borgese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-12-063420" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pellissier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21093" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88DFMSVT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20062210824" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20631" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLTSHHPR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Namorado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Reyes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Valencia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.2001.280.5.C1193" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valencia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Renzis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rubera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.2000.279.1.F92" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Renzis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rubera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olives" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abrami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couriaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.1996.271.6.F1264" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376236v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Oliv&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Matt&#233;i" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Matassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousselet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(96)00425-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff M Sands" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Isozaki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.1996.234showArticleInfo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Huet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.26.15607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Smith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Sen Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Knepper" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofeng You" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI118194" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376367v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Russ Price" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Sands" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Degeilh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lamotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00374960" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DW4RS87M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ripoche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(91)90395-A" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K20R21M4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ibarra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4781(91)90040-S" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TFJXMPJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991404v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Javier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliz Morel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leloire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Durivault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382937v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Javier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Lupu-Plesu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Claren" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Diogop N&#8217;diaye" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166622v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudray" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-martial" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6732-0936" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250180v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Penco-Campillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pages" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martial" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12071028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Piris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Soufi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233933" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03561713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagnuzzi-Boncompagni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Planas-Bielsa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashaina Vandenberghe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Comoglio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Javier Feliz Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hanna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Durivault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01306-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Grytsai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Valiashko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Hagege" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.104271" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lupu-Plesu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Claren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-D N&#8217;diaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lebrigand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2017.56" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00218.2015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crott&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alcaraz-Perez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Tichet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Gariano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crottes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loriol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.226738" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Melendez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bidet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. L Reyes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barbier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000325467" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loriol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375935v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Derijard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giorgelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaudo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.12.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXHF4SMW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guizouarn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guizouarn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gabillat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Borgese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-12-063420" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375945v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pellissier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21093" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88DFMSVT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.20631" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WLTSHHPR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375975v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20062210824" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Namorado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Reyes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Valencia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.2001.280.5.C1193" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valencia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Renzis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rubera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tauc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.2000.279.1.F92" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Renzis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rubera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olives" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abrami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couriaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.1996.271.6.F1264" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376236v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Oliv&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Matt&#233;i" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Matassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousselet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(96)00425-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff M Sands" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Isozaki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.1996.234showArticleInfo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Huet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.26.15607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. Smith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Sen Lee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Knepper" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guofeng You" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI118194" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376367v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Russ Price" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Sands" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Degeilh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lamotte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00374960" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-DW4RS87M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ripoche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(91)90395-A" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K20R21M4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ibarra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-4781(91)90040-S" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TFJXMPJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991404v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Javier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliz Morel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Leloire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Durivault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382899v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382956v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Lupu-Plesu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Claren" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Diogop N&#8217;diaye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382937v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Javier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02166622v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lambert Join" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudray" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>