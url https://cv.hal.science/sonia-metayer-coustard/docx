--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -344,351 +344,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of digestive functions and microbiota in the establishment of muscle glycogen differences between divergent lines for ultimate pH</w:t>
+                <w:t xml:space="preserve">Ontogeny of hepatic metabolism in two broiler lines divergently selected for the ultimate pH of the Pectoralis major muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bochereau</w:t>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Maman Haddad</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pichon</w:t>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Rossignol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-74009-z⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10323-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741843v1</w:t>
+                <w:t xml:space="preserve">hal-04569627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of hepatic metabolism in two broiler lines divergently selected for the ultimate pH of the Pectoralis major muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication of digestive functions and microbiota in the establishment of muscle glycogen differences between divergent lines for ultimate pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Sarah Maman Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.438. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.24134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10323-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-74009-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569627v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Note: Intestinal avian defensin 2 and robustness of chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Métayer Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -791,51 +791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -886,51 +886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allantoic fluid metabolome reveals specific metabolic signatures in chicken lines different for their muscle glycogen content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1033,51 +1033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chick'Tip : Un monitoring précoce de la qualité des poussins pour une production avicole plus durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1180,51 +1180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadir Erensoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emilie raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1282,433 +1282,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Divergent Selection on Breast Meat Ultimate pH, a Key Factor for Chicken Meat Quality, is Associated With Different Circulating Lipid Profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+                <w:t xml:space="preserve">Early Phenotype Programming in Birds by Temperature and Nutrition: A Mini-Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.935868⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fanim.2021.755842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701919v1</w:t>
+                <w:t xml:space="preserve">hal-03509411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient sources differ in the fertilised eggs of two divergent broiler lines selected for meat ultimate pH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Divergent Selection on Breast Meat Ultimate pH, a Key Factor for Chicken Meat Quality, is Associated With Different Circulating Lipid Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-09509-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.935868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635531v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Phenotype Programming in Birds by Temperature and Nutrition: A Mini-Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nutrient sources differ in the fertilised eggs of two divergent broiler lines selected for meat ultimate pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Houssier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.5533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fanim.2021.755842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-09509-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03509411v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Growth and Protein-Energy Metabolism in Chicken Lines Divergently Selected on Ultimate pH</w:t>
               </w:r>
@@ -1988,51 +1988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Buyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2243,51 +2243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles stratégies alimentaires précoces au service de la production avicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2613,295 +2613,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine and cysteine deficiencies altered proliferation rate and time‑course differentiation of porcine preadipose cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle transcriptome analysis reveals molecular pathways and biomarkers involved in extreme ultimate pH and meat defect occurrence in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-016-2369-y⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-06511-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409322v1</w:t>
+                <w:t xml:space="preserve">hal-01595496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle transcriptome analysis reveals molecular pathways and biomarkers involved in extreme ultimate pH and meat defect occurrence in chicken</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Methionine and cysteine deficiencies altered proliferation rate and time‑course differentiation of porcine preadipose cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Godet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.355-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-06511-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00726-016-2369-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595496v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal manipulation of the chicken embryo triggers differential gene expression in response to a later heat challenge</w:t>
               </w:r>
@@ -2926,51 +2926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3015,429 +3015,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenesis and biological characterization of a new glucose transporter in the chicken (Gallus gallus), GLUT12</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Coudert</w:t>
+                <w:t xml:space="preserve">The ability of genetically lean or fat slow-growing chickens to synthesize and store lipids is not altered by the dietary energy source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Audouin</w:t>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139517⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (10), pp.1643-1652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115000683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594233v1</w:t>
+                <w:t xml:space="preserve">hal-01211037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ability of genetically lean or fat slow-growing chickens to synthesize and store lipids is not altered by the dietary energy source</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Cyclic variations in incubation conditions induce adaptive responses to later heat exposure in chickens: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9 (10), pp.1643-1652. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115000683⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.76-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114001931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211037v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic variations in incubation conditions induce adaptive responses to later heat exposure in chickens: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Loyau</w:t>
+                <w:t xml:space="preserve">Phylogenesis and biological characterization of a new glucose transporter in the chicken (Gallus gallus), GLUT12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Bedrani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (1), pp.76-85. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731114001931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634218v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinent plasma indicators of the ability of chickens to synthesize and store lipids</w:t>
               </w:r>
@@ -3449,51 +3449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lalande-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,295 +3551,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the insulin anabolic signalling cascade in growing chickens by n-3 PUFA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+                <w:t xml:space="preserve">Thermal manipulation during embryogenesis has long-term effects on muscle and liver metabolism in fast-growing chickens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noemie Simon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114513003085⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173391v1</w:t>
+                <w:t xml:space="preserve">hal-02640949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal manipulation during embryogenesis has long-term effects on muscle and liver metabolism in fast-growing chickens.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Loyau</w:t>
+                <w:t xml:space="preserve">Modulation of the insulin anabolic signalling cascade in growing chickens by n-3 PUFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (9), 13 p. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (5), pp.761 - 772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114513003085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640949v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central role of 5'-AMP-activated protein kinase in chicken sperm functions</w:t>
               </w:r>
@@ -4145,51 +4145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (5), pp.337-346</w:t>
@@ -4231,64 +4231,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal manipulation of the embryo modifies the physiology and body composition of broiler chickens reared in floor pens without affecting breast meat processing quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,475 +4626,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulators of protein metabolism are affected by cyclical nutritional treatments with diets varying in protein and energy content</w:t>
+                <w:t xml:space="preserve">Modulation of glycogen and breast meat processing ability by nutrition in chickens: Effect of crude protein level in 2 chicken genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourour Omezzine</w:t>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (11), pp.1467-1473. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (2), pp.447-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2011.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-4405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129708v1</w:t>
+                <w:t xml:space="preserve">hal-02649894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of glycogen and breast meat processing ability by nutrition in chickens: Effect of crude protein level in 2 chicken genotypes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Gigaud</w:t>
+                <w:t xml:space="preserve">Utilisation périphérique du glucose chez le poulet et le canard : implications pour la croissance et la qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (4), pp.337-350</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02649894v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation périphérique du glucose chez le poulet et le canard : implications pour la croissance et la qualité de la viande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Regulators of protein metabolism are affected by cyclical nutritional treatments with diets varying in protein and energy content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Omezzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (11), pp.1467-1473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2011.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647961v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin immuno-neutralization in fed chickens: effects on liver and mucle transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (5), pp.283-292. </w:t>
@@ -5412,90 +5412,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acclimatation embryonnaire : une technique innovante pour limiter les mortalités liées au stress thermique chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5580,51 +5580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Everaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5714,51 +5714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5803,307 +5803,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beta-adrenergic system is involved in the regulation of the expression of avian uncoupling protein in the chicken</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Joubert</w:t>
+                <w:t xml:space="preserve">The effect of the protein level in a pre-starter diet on the post-hatch performance and activation of ribosomal protein S6 kinase in muscle of neonatal broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Everaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quirine Swennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vonick Sibut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Hilke Willemsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Careghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2009.08.002⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 103 (2), pp.206-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114509991735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661946v1</w:t>
+                <w:t xml:space="preserve">hal-02663275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the protein level in a pre-starter diet on the post-hatch performance and activation of ribosomal protein S6 kinase in muscle of neonatal broilers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Everaert</w:t>
+                <w:t xml:space="preserve">The beta-adrenergic system is involved in the regulation of the expression of avian uncoupling protein in the chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quirine Swennen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Q. Swennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilke Willemsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Careghi</w:t>
+                <w:t xml:space="preserve">Vonick Sibut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (2), pp.115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2009.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114509991735⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663275v1</w:t>
+                <w:t xml:space="preserve">hal-02661946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methionine deprivation regulates the S6K1 pathway and protein synthesis in avian QM7 myoblasts without activating the GCN2/elF2alpha cascade</w:t>
               </w:r>
@@ -6262,64 +6262,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Everaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 157 (3), pp.281-287. </w:t>
@@ -6541,51 +6541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6662,51 +6662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6821,64 +6821,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 197 (3), pp.531-542. </w:t>
@@ -6942,51 +6942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7268,51 +7268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 357, pp.181-186</w:t>
@@ -8184,64 +8184,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2 (72), pp.1-8. </w:t>
@@ -9508,51 +9508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fresard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9607,77 +9607,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of thyroid hormones in the regulation of mitochondrial oxidations in mammals and birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Swennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9758,639 +9758,639 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts physiologiques et mécanismes d'adaptation à la chaleur chez les volailles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeudis de la WPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, Mar 2025, La Chapelle sur Erdre, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090016v1</w:t>
+                <w:t xml:space="preserve">hal-05240748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing early protein supply for robustness and health in fast- and slow-growing chicks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts physiologiques et mécanismes d'adaptation à la chaleur chez les volailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Rostock-Warnemünde, Germany. pp.33</w:t>
+              <w:t xml:space="preserve">Les jeudis de la WPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Mar 2025, La Chapelle sur Erdre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272585v1</w:t>
+                <w:t xml:space="preserve">hal-05090016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose -response to dietary protein during starter phase in fast-and slow-growing broilers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Optimizing early protein supply for robustness and health in fast- and slow-growing chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. European Symposium on Poultry Nutrition (ESPN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Maastricht, Netherlands. pp.141</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rostock-Warnemünde, Germany. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136648v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenesis of protein-energy metabolism in two divergent broiler lines selected for ultimate pH of the Pectoralis major muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Rostock-Warnemünde, Germany. pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Dose -response to dietary protein during starter phase in fast-and slow-growing broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t>
+              <w:t xml:space="preserve">24. European Symposium on Poultry Nutrition (ESPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Maastricht, Netherlands. pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240748v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken response to heat exposure and early acclimation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Métayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10422,609 +10422,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Implication des fonctions digestives et du microbiote dans l'établissement des différences de glycogène musculaire entre lignées divergentes pour le pH ultime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908166v1</w:t>
+                <w:t xml:space="preserve">hal-04663054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leviers précoces d’amélioration du bien-être des poulets de chair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early life management solutions to improve resilience in slow-growing broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roos Molenaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Henry van den Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+                <w:t xml:space="preserve">Ilona van den Anker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Souchet</w:t>
+                <w:t xml:space="preserve">M. Reichelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bouvry</w:t>
+                <w:t xml:space="preserve">Evelien Graat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">PPILOW Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, INRAE, INRAE Transfert, Jun 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089973v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life management solutions to improve resilience in slow-growing broilers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roos Molenaar</w:t>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry van den Brand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Evelien Graat</w:t>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPILOW Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, INRAE, INRAE Transfert, Jun 2024, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617323v1</w:t>
+                <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des fonctions digestives et du microbiote dans l'établissement des différences de glycogène musculaire entre lignées divergentes pour le pH ultime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Les leviers précoces d’amélioration du bien-être des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Maman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">Delphine Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.149</w:t>
+              <w:t xml:space="preserve">Les rendez-vous INRAE au SPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPACE, Sep 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663054v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of on-farm hatching on performance, adaptive capacity, and animal welfare of slow-growing broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMINAR “Early life strategies to improve health, welfare and resilience in later life for layer pullets and broiler chickens within low-input and organic production systems”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WUR, INRAE, ITAVI, Utrecht University, May 2024, Wageningen, Netherlands</w:t>
@@ -11053,103 +11053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclosion à la ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FNAB Commission volailles - PPILOW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FNAB, INRAE, Aug 2024, Online, France</w:t>
@@ -11172,234 +11172,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional amino acids as drivers of muscle mass and function</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On-farm hatching can improve welfare, chicks quality, breast yield and daily body weight gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancia Academy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adisseo, Jun 2023, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226918v1</w:t>
+                <w:t xml:space="preserve">hal-04613432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm hatching can improve welfare, chicks quality, breast yield and daily body weight gain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional amino acids as drivers of muscle mass and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic. pp.68</w:t>
+              <w:t xml:space="preserve">Advancia Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adisseo, Jun 2023, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613432v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of laying, egg quality and meat quality traits in broiler lines with different muscle glycogen levels</w:t>
               </w:r>
@@ -11424,51 +11424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emilie raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11504,402 +11504,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Recherche de nouveaux indicateurs ou biomarqueurs pour l'amélioration génétique de la qualité du poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie gra14s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953878v1</w:t>
+                <w:t xml:space="preserve">hal-03607918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in muscle energy stores: impact on reproduction and egg characteristics in meat-type chicken strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicateurs et biomarqueurs prédictifs du phénotype de l’individu au cours de son développement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département PHASE, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152751v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité du poussin : indicateurs et leviers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puterflam J</w:t>
+                <w:t xml:space="preserve">Emilie Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635800v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t>
               </w:r>
@@ -11911,51 +11868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12013,833 +11970,876 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early carbohydrate metabolism in chicken lines divergently selected on ultimate pH, a proxy for muscle glycogen reserves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
+                <w:t xml:space="preserve">Variation in muscle energy stores: impact on reproduction and egg characteristics in meat-type chicken strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEP, Sep 2022, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">26. World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228752v1</w:t>
+                <w:t xml:space="preserve">hal-04152751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Qualité du poussin : indicateurs et leviers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bethuel J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puterflam J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, On line, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129517v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des conditions pré- et post-incubation et d'une supplémentation nutritionnelle sur les performances et le métabolisme des poulets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de nouveaux indicateurs ou biomarqueurs pour l'amélioration génétique de la qualité du poussin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Akakpo</w:t>
+                <w:t xml:space="preserve">Early carbohydrate metabolism in chicken lines divergently selected on ultimate pH, a proxy for muscle glycogen reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie gra14s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEP, Sep 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607918v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs et biomarqueurs prédictifs du phénotype de l’individu au cours de son développement.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département PHASE, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Fiche Café PIAnHealth, réseau du métaprogramme METABIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227496v1</w:t>
+                <w:t xml:space="preserve">hal-04129517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of chick quality within two chicken lines differing for glycogen reserves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Pampouille</w:t>
+                <w:t xml:space="preserve">Nutrition précoce et orientation métabolique d'embryons de poulets divergents pour leurs réserves énergétiques musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotechnocentre, Oct 2022, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759164v1</w:t>
+                <w:t xml:space="preserve">hal-04227113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition précoce et orientation métabolique d'embryons de poulets divergents pour leurs réserves énergétiques musculaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+                <w:t xml:space="preserve">Genetic variability of chick quality within two chicken lines differing for glycogen reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Akakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotechnocentre, Oct 2022, Nouan-le-Fuzelier, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227113v1</w:t>
+                <w:t xml:space="preserve">hal-03759164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité du poussin : quels leviers de la sélection à l'élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12871,316 +12871,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a divergent selection for breast muscle ultimate pH, a proxy for glycogen reserves, on reproduction and egg quality traits in broiler breeders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nutrition et orientation métabolique précoce de poulets issus de deux lignées divergentes pour leurs réserves énergétiques musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Baumard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Natural Concept : Filières animales : une nouvelle ère pour de nouveaux modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Grimaud, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759159v1</w:t>
+                <w:t xml:space="preserve">hal-04227197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition et orientation métabolique précoce de poulets issus de deux lignées divergentes pour leurs réserves énergétiques musculaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effects of a divergent selection for breast muscle ultimate pH, a proxy for glycogen reserves, on reproduction and egg quality traits in broiler breeders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadir Erensoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Natural Concept : Filières animales : une nouvelle ère pour de nouveaux modèles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Grimaud, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227197v1</w:t>
+                <w:t xml:space="preserve">hal-03759159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs et biomarqueurs pour la sélection génétique de la qualité du poussin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossou Avelola Roland Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13248,51 +13248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Schrieke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique inter-filière du SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SYSAAF, Dec 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13330,51 +13330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité du poussin : quels facteurs considérer pour un bon démarrage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ITAVI pour les Professionnels de la Multiplication et de l'Accouvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13524,103 +13524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic analysis of nutrient sources in the embryonic egg of two divergent lines for meat ultimate pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2019 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
@@ -13662,90 +13662,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation des réserves énergétiques : impact sur la reproduction et les caractéristiques des oeufs à couver en lignées chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
@@ -13869,51 +13869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs et biomarqueurs de la qualité et de la robustesse des poussins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion bilan UMT BIRD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Jan 2018, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13964,51 +13964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14033,51 +14033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of chicken meat quality by protein and amino acid nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14249,51 +14249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un monitoring précoce de la qualité des poussins pour une production avicole plus durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion UMT BIRD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Nov 2017, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14312,221 +14312,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation phénotypique et métabolique précoce de poussins issus d'une sélection divergente sélectionnée sur le pH ultime de la viande</w:t>
+                <w:t xml:space="preserve">Nutrition in ovo, une nouvelle stratégie alimentaire précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
+              <w:t xml:space="preserve">Formation l'oeuf et l'embryon d'oiseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605130v1</w:t>
+                <w:t xml:space="preserve">hal-02737081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition in ovo, une nouvelle stratégie alimentaire précoce</w:t>
+                <w:t xml:space="preserve">Caractérisation phénotypique et métabolique précoce de poussins issus d'une sélection divergente sélectionnée sur le pH ultime de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation l'oeuf et l'embryon d'oiseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737081v1</w:t>
+                <w:t xml:space="preserve">hal-01605130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation maternelle et nutrition in ovo, de nouvelles stratégies alimentaires précoces au service de la production avicole</w:t>
               </w:r>
@@ -14659,51 +14659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Anne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14752,721 +14752,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Loyau</w:t>
+                <w:t xml:space="preserve">Managing poultry meat quality by nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">22th European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 190 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211070v1</w:t>
+                <w:t xml:space="preserve">hal-02742739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early phenotypic and metabolic characterizations of two chicken lines divergently selected on their ultimate pH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739456v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t>
+                <w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211058v1</w:t>
+                <w:t xml:space="preserve">hal-01211070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing poultry meat quality by nutrition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early phenotypic and metabolic characterizations of two chicken lines divergently selected on their ultimate pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 190 p</w:t>
+              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742739v1</w:t>
+                <w:t xml:space="preserve">hal-02739456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression et ontogenèse des transporteurs de glucose SLC2A-1, -8 et -12 dans différents muscles de poulet.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741196v1</w:t>
+                <w:t xml:space="preserve">hal-02743909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Expression et ontogenèse des transporteurs de glucose SLC2A-1, -8 et -12 dans différents muscles de poulet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743909v1</w:t>
+                <w:t xml:space="preserve">hal-02741196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métabolites plasmatiques peuvent-ils être des marqueurs du dépôt de gras dans les tissus périphériques chez le poulet ?</w:t>
               </w:r>
@@ -15478,51 +15478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lalande-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15571,527 +15571,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the AMP-Kinase modulators AICAR, Metformin and Compound C on chicken spermatozoa viability, motility and acrosome reaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Alves</w:t>
+                <w:t xml:space="preserve">Genetic and nutritional strategies to control glycogen metabolism and meat quality in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Froment</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738754v1</w:t>
+                <w:t xml:space="preserve">hal-02742530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ontogenesis and pattern of expression of glucose transporters GLUT-1, -8 and -12 in different chicken muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210608v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenesis and pattern of expression of glucose transporters GLUT-1, -8 and -12 in different chicken muscles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Effects of the AMP-Kinase modulators AICAR, Metformin and Compound C on chicken spermatozoa viability, motility and acrosome reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mong-Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742123v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and nutritional strategies to control glycogen metabolism and meat quality in chickens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742530v1</w:t>
+                <w:t xml:space="preserve">hal-01210608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité à l’insuline des transporteurs de glucose GLUT1, -8 et -12 dans le muscle de l’oiseau</w:t>
               </w:r>
@@ -16196,527 +16196,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of an insulin-sensitive glucose transporter in chicken</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Modulation on insulin signaling by n-3 PUFA in chicken liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. pp.271-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744515v1</w:t>
+                <w:t xml:space="preserve">hal-01004538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+                <w:t xml:space="preserve">First evidence of an insulin-sensitive glucose transporter in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">4th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747457v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t>
+                <w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
+              <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747273v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation on insulin signaling by n-3 PUFA in chicken liver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Natalie Simon</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. pp.271-272</w:t>
+              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004538v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapter le métabolisme proteino-énergétique pour optimiser la composition corporelle et la qualité des viandes</w:t>
               </w:r>
@@ -16754,51 +16754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
@@ -16821,277 +16821,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive response of chickens to hot environments induced by changing incubation temperature</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Optimiser le pH ultime des filets de poulets en modulant le profil en acides aminés de l'aliment en fin d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749854v1</w:t>
+                <w:t xml:space="preserve">hal-02749031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser le pH ultime des filets de poulets en modulant le profil en acides aminés de l'aliment en fin d'élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Adaptive response of chickens to hot environments induced by changing incubation temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">24th World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749031v1</w:t>
+                <w:t xml:space="preserve">hal-02749854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino Acid Nutrition and Gene Expression in Poultry</w:t>
               </w:r>
@@ -17116,51 +17116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Everaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Boussaid-Om Ezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17332,64 +17332,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryo heat acclimation and muscle metabolism in chicken.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17444,90 +17444,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimatation des volailles au chaud et au froid pendant l'incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17595,64 +17595,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Swennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17813,385 +17813,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review 24. Manipulating tissue metabolism by amino acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving meat quality by regulating animal feeding recent advances in poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mameer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">11. Simposio Brasil Sul de Avicultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Embrapa Suínos e Aves, Apr 2010, Chapeco, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758412v1</w:t>
+                <w:t xml:space="preserve">hal-02909956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An activator of mammalian glucokinase induces a potent hypoglycaemia and inhibits food intake in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grimsby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving meat quality by regulating animal feeding recent advances in poultry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Review 24. Manipulating tissue metabolism by amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Everaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Simposio Brasil Sul de Avicultura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Embrapa Suínos e Aves, Apr 2010, Chapeco, Brazil</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909956v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of AMPK, p38 MAPK and PPARalpha in the regulation of avian uncoupling protein expression: regulation by isoproterenol and fatty acids in chick myoblasts</w:t>
               </w:r>
@@ -18296,152 +18296,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily variations in dietary protein and energy content regulate protein metabolism in chicken skeletal muscle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms regulating the peripheral utilisation of glucose: involvement of AMPK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and protein metabolism and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756267v1</w:t>
+                <w:t xml:space="preserve">hal-02754051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of methionine on nutrient metabolism, potential consequences on growth and meat quality</w:t>
               </w:r>
@@ -18453,51 +18453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Advancia International Methionine Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADISSEO, Jul 2010, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18516,152 +18516,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms regulating the peripheral utilisation of glucose: involvement of AMPK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily variations in dietary protein and energy content regulate protein metabolism in chicken skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and protein metabolism and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754051v1</w:t>
+                <w:t xml:space="preserve">hal-02756267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de l'expression de la protéine découplante avUCP par le système β-adrénergique dans le myoblaste de poussin</w:t>
               </w:r>
@@ -18766,346 +18766,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chick embryo as a model to study persistent effects of embryonic protein-undernutrition on postnatal growth and metabolism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Willemsen</w:t>
+                <w:t xml:space="preserve">Effects of embryo thermal conditioning on thermotolerance, parameters of meat quality and muscle energy metabolism in a heavy line of chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Haitang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Buyse</w:t>
+                <w:t xml:space="preserve">Y. Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yahav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4.Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
+              <w:t xml:space="preserve">The 4. Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756123v1</w:t>
+                <w:t xml:space="preserve">hal-02758249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of embryo thermal conditioning on thermotolerance, parameters of meat quality and muscle energy metabolism in a heavy line of chicken</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Jégo</w:t>
+                <w:t xml:space="preserve">The chick embryo as a model to study persistent effects of embryonic protein-undernutrition on postnatal growth and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Everaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Willemsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Yahav</w:t>
+                <w:t xml:space="preserve">H. Haitang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Buyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4. Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
+              <w:t xml:space="preserve">The 4.Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758249v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du glycogène musculaire et relation avec la qualité de la viande de poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maamer Jlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19141,773 +19141,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expression de MuRF1 et atrogin-1 dans le muscle pectoral du poulet est régulée par les modifications journalières des apports en lysine ou en protéines / énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régulation du glycogène musculaire et relation avec la qualité de la viande de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonick Sibut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754712v1</w:t>
+                <w:t xml:space="preserve">hal-02758068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does chronic heat exposure alter the regulation of the PKB/S6K1 pathway in chicken skeletal muscles?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sourour Boussaid</w:t>
+                <w:t xml:space="preserve">Beta-adrenergic pathway regulates the expression of the avian uncoupling protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Swennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Avian Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752371v1</w:t>
+                <w:t xml:space="preserve">hal-02754834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">48h-cycle sequential feeding with diets varying in protein and energy contents alters thyroid axis and energy metabolism in chicken</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'expression de MuRF1 et atrogin-1 dans le muscle pectoral du poulet est régulée par les modifications journalières des apports en lysine ou en protéines / énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johan Buyse</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Avian Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754977v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation séquentielle et régulation à court terme du métabolisme du glycogène chez le poulet : impact sur la qualité de la viande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does chronic heat exposure alter the regulation of the PKB/S6K1 pathway in chicken skeletal muscles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourour Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Avian Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751463v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation du glycogène musculaire et relation avec la qualité de la viande de poulet</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alimentation séquentielle et régulation à court terme du métabolisme du glycogène chez le poulet : impact sur la qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mameri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758068v1</w:t>
+                <w:t xml:space="preserve">hal-02751463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-adrenergic pathway regulates the expression of the avian uncoupling protein</w:t>
+                <w:t xml:space="preserve">48h-cycle sequential feeding with diets varying in protein and energy contents alters thyroid axis and energy metabolism in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Q Swennen</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Buyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Avian Endocrinology</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Avian Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754834v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute &amp;quot;diabetes&amp;quot; in chicken : effects on insulin signaling and gene expression in liver and muscle</w:t>
               </w:r>
@@ -19932,64 +19932,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
@@ -20012,333 +20012,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of mitochondrial and tissue oxidations by thyroid hormones in chicken muscle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amino acid signalling : methionine regulates the S6K1 pathway and protein synthesis in avian QM7 myoblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Joubert</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy and Protein metabolism and nutrition (ISEP)</w:t>
+              <w:t xml:space="preserve">2. International Symposium on energy and protein metabolism and nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756644v1</w:t>
+                <w:t xml:space="preserve">hal-02754541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid signalling : methionine regulates the S6K1 pathway and protein synthesis in avian QM7 myoblasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of mitochondrial and tissue oxidations by thyroid hormones in chicken muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Swennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yvan Mercier</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on energy and protein metabolism and nutrition (ISEP)</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Energy and Protein metabolism and nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754541v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMPK regulates the S6K1 pathway and protein synthesis in avian QM7 myoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20432,51 +20432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20803,64 +20803,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t>
@@ -20889,51 +20889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a peripheral or a tissue-specific insulin resistance in broiler breeder hens fed ad libitum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21417,51 +21417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition précoce et orientation métabolique d'embryons de poulets divergents pour leurs réserves énergétiques musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21555,51 +21555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal avian defensin 2 and robustness of chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21667,51 +21667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INOVE : Recherche d’INdicateurs in OVo du statut Energétique de l’animal pour des applications en sélection et en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21719,51 +21719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
@@ -21786,277 +21786,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of variation in energy stores on reproduction and egg characteristics of meat-type chickens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Etude par spectroscopie 1H-NMR du profil métabolique du liquide allantoïque au cours du développement embryonnaire de deux lignées de poulets divergentes pHu- et pHu+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. 2019</w:t>
+              <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737377v1</w:t>
+                <w:t xml:space="preserve">hal-02735926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par spectroscopie 1H-NMR du profil métabolique du liquide allantoïque au cours du développement embryonnaire de deux lignées de poulets divergentes pHu- et pHu+</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Impact of variation in energy stores on reproduction and egg characteristics of meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Montigny</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 2019</w:t>
+              <w:t xml:space="preserve">XI European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735926v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'extraits de pépins de raisins sur les paramètres métaboliques chez les poules reproductrices</w:t>
               </w:r>
@@ -22161,346 +22161,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenerational effects of heat manipulation during embryogenesis on body temperature and growth in broiler chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Laying performances and egg quality in two broiler breeder purelines divergently selected on their meat ultimate pH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Marzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Edinburgh, United Kingdom. , 2018, Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) 2018 Meeting. Abstracts</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Edimburg, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736030v1</w:t>
+                <w:t xml:space="preserve">hal-02737082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laying performances and egg quality in two broiler breeder purelines divergently selected on their meat ultimate pH.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margherita Marzoni</w:t>
+                <w:t xml:space="preserve">Multigenerational effects of heat manipulation during embryogenesis on body temperature and growth in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2018 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Edimburg, United Kingdom. 2018</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Edinburgh, United Kingdom. , 2018, Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) 2018 Meeting. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737082v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incubation traits and embryo development in two broiler breeder purelines divergently selected on their energetic status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22581,64 +22581,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII European Symposium on the Quality of Eggs and Egg Products and XXIII European Symposium on the Quality of Poultry Meat ‘EggMeat 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Edimburg, United Kingdom. 2017</w:t>
@@ -22667,51 +22667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effects of triiodothyronine and insulin on the metabolism of muscle cells from chickens submitted or not to heat manipulation during embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22818,64 +22818,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23019,290 +23019,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions des transcriptomes du foie, tissu adipeux et muscle aux mécanismes d'adaptation des poulets de chair face à une variation de la source d'énergie dans l'aliment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Peculiarities of chickens’ glucose transport and mechanisms involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210974v1</w:t>
+                <w:t xml:space="preserve">hal-02738478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiarities of chickens’ glucose transport and mechanisms involved</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Contributions des transcriptomes du foie, tissu adipeux et muscle aux mécanismes d'adaptation des poulets de chair face à une variation de la source d'énergie dans l'aliment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738478v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t>
               </w:r>
@@ -23439,90 +23439,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La capacité de stockage des lipides par des poulets maigres ou gras n'est pas influencée par la source d'énergie de l'aliment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
@@ -23577,64 +23577,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manipulations thermiques embryonnaires modifient la physiologie et la composition corporelle des poulets de chair sans altérer la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23715,51 +23715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23814,90 +23814,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets THERMOCHICK et EpiTherm : à la recherche des mécanismes impliqués dans l’acclimatation embryonnaire du poulet à la chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23952,90 +23952,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des variations alimentaires sur le statut métabolique et la qualité de la viande de poulet : Recherches des mécanismes d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Omezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tours, France. 2008</w:t>
@@ -24096,90 +24096,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu final ANR-09-JCJC-0015-THERMOCHICK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24402,51 +24402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3331A54E"/>
+    <w:nsid w:val="686CE4ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24633,51 +24633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-metayer-coustard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9433-4543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060863838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147310v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M&#233;tayer-Coustard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Milgen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105410" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bochereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman Haddad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74009-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10323-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M&#233;tayer Coustard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35652-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schrieke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art07" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadir Erensoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=emilie raynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2022.102142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.935868" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09509-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.755842" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.643580" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Buyse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.110606" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valable" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skx084" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2369-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595496v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06511-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139517" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8482" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003085" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.121855" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633227v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corniaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03768" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635902v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fraysse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6445" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Everaert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Willemsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Han" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Song" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451200503X" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.07.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D3CPM3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129708v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Omezzine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.09.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT1045W1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649894v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4405" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647961v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129580v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00057.2011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Ji" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ernest" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R. Gooding" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchita Das" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold M. Saxton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-441" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129609v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ji" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gespach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.12.030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3M92NVK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646557v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644787v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Everaert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boussaid-Om Ezzine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933911000274" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129538v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00087.2010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661946v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Swennen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.08.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDF6RTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663275v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirine Swennen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilke Willemsen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Careghi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509991735" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129434v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.110.122663" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2010.07.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4BMHRXJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663781v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deshmukh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salehzadeh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahlman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Nair" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-8818-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-98RWL442-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664413v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508159025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667416v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.09.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BSRX0XJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667570v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Derouet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-08-0055" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2007.05.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7ZDL1WZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661519v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.06.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV5NV6FW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666169v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Boussaid" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662159v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Onagbesan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Tona" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Decuypere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.7.1245" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413789v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cassy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Williams" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.6.1098" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658244v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Hocking" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Onagbesan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bruggeman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/WPS2005107" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678884v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thimon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belghazi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dacheux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dacheux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.105.042929" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683231v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ragot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/84.2.298" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681180v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.036426" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673615v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-2-72" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681896v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castella" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ecroyd" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2004.05.011" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7LNHDZB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683287v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Heck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660400006537" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683206v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0739-7240(03)00064-X" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KFTK5TN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679016v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680743v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod67.2.393" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680741v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.006684" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682665v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod66.5.1219" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683470v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;rin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod65.5.1332" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697075v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod62.6.1790" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603246v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/401578" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821788v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090016v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272585v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136648v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299182v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195383v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089973v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvry" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617323v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Molenaar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van den Brand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona van den Anker" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichelt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663054v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613506v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693076v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226918v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613432v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150608v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erensoy Kadir" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152751v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635800v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethuel J.C." TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puterflam J" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228752v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635837v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607918v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bergeot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227496v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759164v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227113v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227490v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759159v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227197v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152207v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossou Avelola Roland Akakpo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152188v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790076v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943407v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Michaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laurent" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737893v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791583v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152153v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735124v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640733v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789748v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152143v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605130v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737081v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605743v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lesuisse" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seline Schallier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Roffidal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739456v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742739v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741196v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210931v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738754v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742123v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742530v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744093v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744515v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004538v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747337v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corniaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749031v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748850v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Boussaid-Om Ezzine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749265v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745575v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747773v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754995v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754994v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Runtuwene" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debonne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758412v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751549v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grimsby" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909956v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mameer Jlali" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754171v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756267v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909966v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754051v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754578v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756123v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haitang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758249v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756175v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754712v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752371v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754977v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751463v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758068v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754834v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Swennen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753821v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756644v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754541v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758233v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752700v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760621v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760487v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chevalier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760619v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761939v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derouet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Peresson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761617v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832385v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152717v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Michaud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227134v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847863v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227268v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737377v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735926v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737661v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737082v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marzoni" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737945v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737246v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742354v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210974v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305383.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738478v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745362v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756384v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606216v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04121364v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-metayer-coustard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9433-4543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060863838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147310v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M&#233;tayer-Coustard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Milgen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105410" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10323-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bochereau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74009-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M&#233;tayer Coustard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35652-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schrieke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art07" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadir Erensoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=emilie raynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2022.102142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.755842" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.935868" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09509-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.643580" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Buyse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.110606" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valable" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skx084" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06511-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409322v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2369-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139517" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8482" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173391v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Simon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003085" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.121855" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633227v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corniaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03768" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635902v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fraysse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6445" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Everaert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Willemsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Han" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Song" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451200503X" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.07.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D3CPM3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4405" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129708v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Omezzine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.09.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT1045W1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129580v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00057.2011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Ji" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ernest" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R. Gooding" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchita Das" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold M. Saxton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-441" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129609v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ji" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gespach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.12.030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3M92NVK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646557v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644787v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Everaert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boussaid-Om Ezzine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933911000274" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129538v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00087.2010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirine Swennen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilke Willemsen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Careghi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509991735" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661946v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Swennen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.08.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDF6RTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129434v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.110.122663" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2010.07.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4BMHRXJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663781v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deshmukh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salehzadeh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahlman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Nair" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-8818-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-98RWL442-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664413v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508159025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667416v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.09.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BSRX0XJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667570v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Derouet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-08-0055" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2007.05.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7ZDL1WZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661519v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.06.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV5NV6FW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666169v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Boussaid" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662159v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Onagbesan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Tona" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Decuypere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.7.1245" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413789v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cassy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Williams" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.6.1098" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658244v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Hocking" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Onagbesan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bruggeman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/WPS2005107" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678884v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thimon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belghazi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dacheux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dacheux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.105.042929" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683231v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ragot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/84.2.298" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681180v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.036426" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673615v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-2-72" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681896v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castella" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ecroyd" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2004.05.011" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7LNHDZB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683287v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Heck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660400006537" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683206v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0739-7240(03)00064-X" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KFTK5TN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679016v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680743v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod67.2.393" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680741v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.006684" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682665v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod66.5.1219" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683470v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;rin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod65.5.1332" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697075v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod62.6.1790" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603246v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/401578" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821788v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090016v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272585v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299182v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136648v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195383v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663054v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617323v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Molenaar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van den Brand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona van den Anker" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichelt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089973v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613506v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693076v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613432v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226918v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150608v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erensoy Kadir" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607918v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bergeot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227496v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152751v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635800v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethuel J.C." TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puterflam J" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635837v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228752v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227113v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759164v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227490v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227197v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759159v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152207v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossou Avelola Roland Akakpo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152188v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790076v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943407v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Michaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laurent" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737893v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791583v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152153v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735124v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640733v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789748v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152143v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737081v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605130v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605743v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lesuisse" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seline Schallier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Roffidal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742739v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739456v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741196v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210931v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742530v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742123v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738754v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744093v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004538v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744515v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747337v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corniaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749031v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748850v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Boussaid-Om Ezzine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749265v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745575v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747773v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754995v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754994v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Runtuwene" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debonne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909956v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mameer Jlali" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751549v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grimsby" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758412v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754171v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754051v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909966v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756267v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754578v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758249v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756123v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haitang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756175v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758068v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754834v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Swennen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754712v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752371v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751463v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754977v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753821v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754541v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756644v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758233v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752700v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760621v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760487v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chevalier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760619v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761939v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derouet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Peresson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761617v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832385v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152717v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Michaud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227134v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847863v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227268v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735926v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737377v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737661v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737082v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marzoni" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737945v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737246v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742354v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738478v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210974v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305383.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745362v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756384v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606216v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04121364v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>