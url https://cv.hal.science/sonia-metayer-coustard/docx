--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -344,351 +344,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of hepatic metabolism in two broiler lines divergently selected for the ultimate pH of the Pectoralis major muscle</w:t>
+                <w:t xml:space="preserve">Implication of digestive functions and microbiota in the establishment of muscle glycogen differences between divergent lines for ultimate pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">Philippe Bochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Sarah Maman Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+                <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10323-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.24134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-74009-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569627v1</w:t>
+                <w:t xml:space="preserve">hal-04741843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of digestive functions and microbiota in the establishment of muscle glycogen differences between divergent lines for ultimate pH</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontogeny of hepatic metabolism in two broiler lines divergently selected for the ultimate pH of the Pectoralis major muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Maman Haddad</w:t>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pichon</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.24134. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-74009-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10323-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741843v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Note: Intestinal avian defensin 2 and robustness of chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Métayer Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -791,51 +791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -886,51 +886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allantoic fluid metabolome reveals specific metabolic signatures in chicken lines different for their muscle glycogen content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1033,51 +1033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chick'Tip : Un monitoring précoce de la qualité des poussins pour une production avicole plus durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1180,51 +1180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadir Erensoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emilie raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1282,433 +1282,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Phenotype Programming in Birds by Temperature and Nutrition: A Mini-Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Divergent Selection on Breast Meat Ultimate pH, a Key Factor for Chicken Meat Quality, is Associated With Different Circulating Lipid Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fanim.2021.755842⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.935868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509411v1</w:t>
+                <w:t xml:space="preserve">hal-03701919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Divergent Selection on Breast Meat Ultimate pH, a Key Factor for Chicken Meat Quality, is Associated With Different Circulating Lipid Profiles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nutrient sources differ in the fertilised eggs of two divergent broiler lines selected for meat ultimate pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lefèvre</w:t>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.935868⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.5533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-09509-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701919v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient sources differ in the fertilised eggs of two divergent broiler lines selected for meat ultimate pH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Early Phenotype Programming in Birds by Temperature and Nutrition: A Mini-Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.5533. </w:t>
+              <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-09509-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fanim.2021.755842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03635531v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Growth and Protein-Energy Metabolism in Chicken Lines Divergently Selected on Ultimate pH</w:t>
               </w:r>
@@ -1988,51 +1988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Buyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2243,51 +2243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles stratégies alimentaires précoces au service de la production avicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,51 +2671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
@@ -2926,51 +2926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3047,77 +3047,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (10), pp.1643-1652. </w:t>
@@ -3181,51 +3181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,51 +3583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3704,51 +3704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the insulin anabolic signalling cascade in growing chickens by n-3 PUFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4145,51 +4145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (5), pp.337-346</w:t>
@@ -4231,51 +4231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal manipulation of the embryo modifies the physiology and body composition of broiler chickens reared in floor pens without affecting breast meat processing quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4878,51 +4878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Omezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5050,51 +5050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (5), pp.283-292. </w:t>
@@ -5406,290 +5406,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acclimatation embryonnaire : une technique innovante pour limiter les mortalités liées au stress thermique chez le poulet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Manipulating tissue metabolism by amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Everaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (2), pp.243-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0043933911000274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646557v1</w:t>
+                <w:t xml:space="preserve">hal-02644787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating tissue metabolism by amino acids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L'acclimatation embryonnaire : une technique innovante pour limiter les mortalités liées au stress thermique chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (2), pp.191-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0043933911000274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644787v1</w:t>
+                <w:t xml:space="preserve">hal-02646557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the expression of the avian uncoupling protein3 by isoproterenol and fatty acids in chick myoblasts : possible involvement of AMPK and PPARα?</w:t>
               </w:r>
@@ -5809,51 +5809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the protein level in a pre-starter diet on the post-hatch performance and activation of ribosomal protein S6 kinase in muscle of neonatal broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Everaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quirine Swennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6223,103 +6223,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of heat exposure on Akt/S6K1 signaling and expression of genes related to protein and energy metabolism in chicken (Gallus gallus) pectoralis major muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Everaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 157 (3), pp.281-287. </w:t>
@@ -6541,51 +6541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6821,51 +6821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6942,51 +6942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8197,51 +8197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2 (72), pp.1-8. </w:t>
@@ -9508,51 +9508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fresard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9607,51 +9607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of thyroid hormones in the regulation of mitochondrial oxidations in mammals and birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9764,90 +9764,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9889,51 +9889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts physiologiques et mécanismes d'adaptation à la chaleur chez les volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10109,51 +10109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogenesis of protein-energy metabolism in two divergent broiler lines selected for ultimate pH of the Pectoralis major muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10346,51 +10346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken response to heat exposure and early acclimation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Métayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10428,90 +10428,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des fonctions digestives et du microbiote dans l'établissement des différences de glycogène musculaire entre lignées divergentes pour le pH ultime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10678,90 +10678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10928,51 +10928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of on-farm hatching on performance, adaptive capacity, and animal welfare of slow-growing broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11053,51 +11053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclosion à la ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11204,51 +11204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11424,51 +11424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emilie raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11523,51 +11523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de nouveaux indicateurs ou biomarqueurs pour l'amélioration génétique de la qualité du poussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11730,51 +11730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des conditions pré et post-incubation et d'une supplémentation nutritionnelle, sur les performances et le statut antioxydant des poulets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11836,411 +11836,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Variation in muscle energy stores: impact on reproduction and egg characteristics in meat-type chicken strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Demars</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26. World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, May 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616157v1</w:t>
+                <w:t xml:space="preserve">hal-04152751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in muscle energy stores: impact on reproduction and egg characteristics in meat-type chicken strains</w:t>
+                <w:t xml:space="preserve">Qualité du poussin : indicateurs et leviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bethuel J.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Puterflam J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152751v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité du poussin : indicateurs et leviers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bethuel J.C.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Puterflam J</w:t>
+                <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ANSES; WVPA; WPSA; CTCPA, Mar 2022, Tours, France. pp.628-629, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635800v1</w:t>
+                <w:t xml:space="preserve">hal-03616157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des conditions pré- et post-incubation et d'une supplémentation nutritionnelle sur les performances et le métabolisme des poulets</w:t>
               </w:r>
@@ -12295,51 +12295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early carbohydrate metabolism in chicken lines divergently selected on ultimate pH, a proxy for muscle glycogen reserves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12420,51 +12420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers précoces d'amélioration de la santé et du bien-être du poulet de chair en système de production biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12545,51 +12545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition précoce et orientation métabolique d'embryons de poulets divergents pour leurs réserves énergétiques musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12696,51 +12696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Akakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12871,290 +12871,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition et orientation métabolique précoce de poulets issus de deux lignées divergentes pour leurs réserves énergétiques musculaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of a divergent selection for breast muscle ultimate pH, a proxy for glycogen reserves, on reproduction and egg quality traits in broiler breeders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadir Erensoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Natural Concept : Filières animales : une nouvelle ère pour de nouveaux modèles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Grimaud, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227197v1</w:t>
+                <w:t xml:space="preserve">hal-03759159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a divergent selection for breast muscle ultimate pH, a proxy for glycogen reserves, on reproduction and egg quality traits in broiler breeders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nutrition et orientation métabolique précoce de poulets issus de deux lignées divergentes pour leurs réserves énergétiques musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Baumard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Natural Concept : Filières animales : une nouvelle ère pour de nouveaux modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Grimaud, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759159v1</w:t>
+                <w:t xml:space="preserve">hal-04227197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs et biomarqueurs pour la sélection génétique de la qualité du poussin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13524,103 +13524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic analysis of nutrient sources in the embryonic egg of two divergent lines for meat ultimate pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2019 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
@@ -13662,77 +13662,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation des réserves énergétiques : impact sur la reproduction et les caractéristiques des oeufs à couver en lignées chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13964,51 +13964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dienné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14033,51 +14033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of chicken meat quality by protein and amino acid nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14167,51 +14167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La période périnatale: Développement et Régulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Everaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Forum Nutrition &amp; Filière DSM : Nutrition précoce : de la phase embryonnaire aux premiers jours de vie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Ploërmel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14312,221 +14312,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition in ovo, une nouvelle stratégie alimentaire précoce</w:t>
+                <w:t xml:space="preserve">Caractérisation phénotypique et métabolique précoce de poussins issus d'une sélection divergente sélectionnée sur le pH ultime de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation l'oeuf et l'embryon d'oiseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737081v1</w:t>
+                <w:t xml:space="preserve">hal-01605130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation phénotypique et métabolique précoce de poussins issus d'une sélection divergente sélectionnée sur le pH ultime de la viande</w:t>
+                <w:t xml:space="preserve">Nutrition in ovo, une nouvelle stratégie alimentaire précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
+              <w:t xml:space="preserve">Formation l'oeuf et l'embryon d'oiseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605130v1</w:t>
+                <w:t xml:space="preserve">hal-02737081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation maternelle et nutrition in ovo, de nouvelles stratégies alimentaires précoces au service de la production avicole</w:t>
               </w:r>
@@ -14758,51 +14758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing poultry meat quality by nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14909,51 +14909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15034,51 +15034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15196,277 +15196,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Expression et ontogenèse des transporteurs de glucose SLC2A-1, -8 et -12 dans différents muscles de poulet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743909v1</w:t>
+                <w:t xml:space="preserve">hal-02741196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression et ontogenèse des transporteurs de glucose SLC2A-1, -8 et -12 dans différents muscles de poulet.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741196v1</w:t>
+                <w:t xml:space="preserve">hal-02743909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métabolites plasmatiques peuvent-ils être des marqueurs du dépôt de gras dans les tissus périphériques chez le poulet ?</w:t>
               </w:r>
@@ -15577,51 +15577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and nutritional strategies to control glycogen metabolism and meat quality in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15754,51 +15754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
@@ -15965,90 +15965,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
@@ -16228,51 +16228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16616,51 +16616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16754,51 +16754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
@@ -16827,51 +16827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser le pH ultime des filets de poulets en modulant le profil en acides aminés de l'aliment en fin d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah S. Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16952,90 +16952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive response of chickens to hot environments induced by changing incubation temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17090,77 +17090,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino Acid Nutrition and Gene Expression in Poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Everaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourour Boussaid-Om Ezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17444,51 +17444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimatation des volailles au chaud et au froid pendant l'incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17563,307 +17563,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-adrenergic system regulates the expression of the avian uncoupling protein in vivo and in vitro in chicken</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">The effect of embryonic protein undernutrition in the chicken (layer) embryo on postnatal glucose tolerance and the hepatic IGF metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Everaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Runtuwene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Willemsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754995v1</w:t>
+                <w:t xml:space="preserve">hal-02754994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of embryonic protein undernutrition in the chicken (layer) embryo on postnatal glucose tolerance and the hepatic IGF metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Debonne</w:t>
+                <w:t xml:space="preserve">Beta-adrenergic system regulates the expression of the avian uncoupling protein in vivo and in vitro in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Swennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonick Sibut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754994v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving meat quality by regulating animal feeding recent advances in poultry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mameer Jlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17938,260 +17938,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An activator of mammalian glucokinase induces a potent hypoglycaemia and inhibits food intake in chicken</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Derouet</w:t>
+                <w:t xml:space="preserve">Review 24. Manipulating tissue metabolism by amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Everaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751549v1</w:t>
+                <w:t xml:space="preserve">hal-02758412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review 24. Manipulating tissue metabolism by amino acids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">An activator of mammalian glucokinase induces a potent hypoglycaemia and inhibits food intake in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grimsby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758412v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of AMPK, p38 MAPK and PPARalpha in the regulation of avian uncoupling protein expression: regulation by isoproterenol and fatty acids in chick myoblasts</w:t>
               </w:r>
@@ -18296,152 +18296,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms regulating the peripheral utilisation of glucose: involvement of AMPK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily variations in dietary protein and energy content regulate protein metabolism in chicken skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boussaid-Om Ezzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and protein metabolism and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754051v1</w:t>
+                <w:t xml:space="preserve">hal-02756267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of methionine on nutrient metabolism, potential consequences on growth and meat quality</w:t>
               </w:r>
@@ -18453,51 +18453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Advancia International Methionine Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADISSEO, Jul 2010, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18516,152 +18516,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily variations in dietary protein and energy content regulate protein metabolism in chicken skeletal muscle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms regulating the peripheral utilisation of glucose: involvement of AMPK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mameri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and protein metabolism and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756267v1</w:t>
+                <w:t xml:space="preserve">hal-02754051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de l'expression de la protéine découplante avUCP par le système β-adrénergique dans le myoblaste de poussin</w:t>
               </w:r>
@@ -18766,277 +18766,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of embryo thermal conditioning on thermotolerance, parameters of meat quality and muscle energy metabolism in a heavy line of chicken</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+                <w:t xml:space="preserve">The chick embryo as a model to study persistent effects of embryonic protein-undernutrition on postnatal growth and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Everaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Willemsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Jégo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Yahav</w:t>
+                <w:t xml:space="preserve">H. Haitang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Buyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4. Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
+              <w:t xml:space="preserve">The 4.Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758249v1</w:t>
+                <w:t xml:space="preserve">hal-02756123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chick embryo as a model to study persistent effects of embryonic protein-undernutrition on postnatal growth and metabolism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Willemsen</w:t>
+                <w:t xml:space="preserve">Effects of embryo thermal conditioning on thermotolerance, parameters of meat quality and muscle energy metabolism in a heavy line of chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Haitang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Buyse</w:t>
+                <w:t xml:space="preserve">S. Yahav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4.Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
+              <w:t xml:space="preserve">The 4. Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756123v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation du glycogène musculaire et relation avec la qualité de la viande de poulet</w:t>
               </w:r>
@@ -19449,51 +19449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Brest, France</w:t>
@@ -19561,51 +19561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19695,51 +19695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Brest, France</w:t>
@@ -19932,51 +19932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20143,51 +20143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of mitochondrial and tissue oxidations by thyroid hormones in chicken muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Swennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20281,51 +20281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMPK regulates the S6K1 pathway and protein synthesis in avian QM7 myoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20816,51 +20816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t>
@@ -21411,307 +21411,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition précoce et orientation métabolique d'embryons de poulets divergents pour leurs réserves énergétiques musculaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau Audouin</w:t>
+                <w:t xml:space="preserve">Intestinal avian defensin 2 and robustness of chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nouan Le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227134v1</w:t>
+                <w:t xml:space="preserve">hal-03847863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal avian defensin 2 and robustness of chicks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Schouler</w:t>
+                <w:t xml:space="preserve">Nutrition précoce et orientation métabolique d'embryons de poulets divergents pour leurs réserves énergétiques musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t>
+              <w:t xml:space="preserve">34. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847863v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INOVE : Recherche d’INdicateurs in OVo du statut Energétique de l’animal pour des applications en sélection et en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21719,51 +21719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
@@ -21805,64 +21805,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par spectroscopie 1H-NMR du profil métabolique du liquide allantoïque au cours du développement embryonnaire de deux lignées de poulets divergentes pHu- et pHu+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21930,77 +21930,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of variation in energy stores on reproduction and egg characteristics of meat-type chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22167,51 +22167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laying performances and egg quality in two broiler breeder purelines divergently selected on their meat ultimate pH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22292,90 +22292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigenerational effects of heat manipulation during embryogenesis on body temperature and growth in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22417,51 +22417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incubation traits and embryo development in two broiler breeder purelines divergently selected on their energetic status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22667,51 +22667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro effects of triiodothyronine and insulin on the metabolism of muscle cells from chickens submitted or not to heat manipulation during embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22818,51 +22818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23452,77 +23452,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
@@ -23577,51 +23577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manipulations thermiques embryonnaires modifient la physiologie et la composition corporelle des poulets de chair sans altérer la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23814,51 +23814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets THERMOCHICK et EpiTherm : à la recherche des mécanismes impliqués dans l’acclimatation embryonnaire du poulet à la chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23952,51 +23952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des variations alimentaires sur le statut métabolique et la qualité de la viande de poulet : Recherches des mécanismes d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24096,51 +24096,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu final ANR-09-JCJC-0015-THERMOCHICK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24402,51 +24402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="686CE4ED"/>
+    <w:nsid w:val="54868464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24633,51 +24633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-metayer-coustard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9433-4543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060863838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147310v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M&#233;tayer-Coustard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Milgen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105410" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10323-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bochereau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74009-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M&#233;tayer Coustard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35652-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schrieke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art07" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadir Erensoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=emilie raynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2022.102142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.755842" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.935868" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09509-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.643580" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Buyse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.110606" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valable" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skx084" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06511-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409322v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2369-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139517" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8482" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173391v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Simon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003085" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.121855" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633227v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corniaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03768" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635902v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fraysse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6445" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Everaert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Willemsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Han" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Song" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451200503X" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.07.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D3CPM3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4405" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129708v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Omezzine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.09.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT1045W1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129580v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00057.2011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Ji" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ernest" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R. Gooding" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchita Das" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold M. Saxton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-441" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129609v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ji" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gespach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.12.030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3M92NVK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646557v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644787v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Everaert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boussaid-Om Ezzine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933911000274" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129538v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00087.2010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirine Swennen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilke Willemsen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Careghi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509991735" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661946v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Swennen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.08.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDF6RTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129434v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.110.122663" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2010.07.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4BMHRXJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663781v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deshmukh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salehzadeh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahlman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Nair" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-8818-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-98RWL442-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664413v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508159025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667416v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.09.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BSRX0XJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667570v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Derouet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-08-0055" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2007.05.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7ZDL1WZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661519v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.06.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV5NV6FW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666169v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Boussaid" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662159v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Onagbesan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Tona" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Decuypere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.7.1245" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413789v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cassy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Williams" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.6.1098" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658244v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Hocking" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Onagbesan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bruggeman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/WPS2005107" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678884v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thimon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belghazi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dacheux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dacheux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.105.042929" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683231v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ragot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/84.2.298" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681180v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.036426" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673615v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-2-72" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681896v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castella" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ecroyd" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2004.05.011" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7LNHDZB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683287v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Heck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660400006537" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683206v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0739-7240(03)00064-X" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KFTK5TN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679016v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680743v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod67.2.393" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680741v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.006684" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682665v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod66.5.1219" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683470v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;rin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod65.5.1332" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697075v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod62.6.1790" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603246v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/401578" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821788v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090016v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272585v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299182v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136648v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195383v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663054v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617323v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Molenaar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van den Brand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona van den Anker" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichelt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089973v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613506v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693076v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613432v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226918v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150608v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erensoy Kadir" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607918v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bergeot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227496v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152751v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635800v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethuel J.C." TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puterflam J" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635837v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228752v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227113v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759164v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227490v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227197v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759159v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152207v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossou Avelola Roland Akakpo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152188v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790076v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943407v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Michaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laurent" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737893v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791583v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152153v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735124v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640733v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789748v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152143v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737081v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605130v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605743v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lesuisse" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seline Schallier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Roffidal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742739v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739456v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741196v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210931v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742530v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742123v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738754v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744093v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004538v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744515v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747337v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corniaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749031v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748850v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Boussaid-Om Ezzine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749265v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745575v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747773v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754995v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754994v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Runtuwene" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debonne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909956v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mameer Jlali" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751549v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grimsby" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758412v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754171v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754051v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909966v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756267v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754578v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758249v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756123v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haitang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756175v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758068v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754834v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Swennen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754712v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752371v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751463v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754977v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753821v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754541v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756644v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758233v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752700v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760621v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760487v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chevalier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760619v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761939v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derouet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Peresson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761617v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832385v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152717v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Michaud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227134v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847863v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227268v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735926v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737377v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737661v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737082v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marzoni" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737945v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737246v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742354v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738478v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210974v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305383.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745362v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756384v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606216v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04121364v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-metayer-coustard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9433-4543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060863838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147310v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M&#233;tayer-Coustard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van Milgen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105410" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bochereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman Haddad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74009-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10323-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia M&#233;tayer Coustard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121199v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35652-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schrieke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art07" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadir Erensoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=emilie raynaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2022.102142" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.935868" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09509-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.755842" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.643580" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Buyse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2019.110606" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valable" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skx084" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06511-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409322v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2369-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139517" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8482" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173391v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Simon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003085" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mong-Diep Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.121855" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633227v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corniaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03768" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635902v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fraysse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6445" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Everaert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Willemsen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Han" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Song" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451200503X" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.07.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D3CPM3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4405" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129708v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Omezzine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.09.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT1045W1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129580v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00057.2011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Ji" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ernest" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R. Gooding" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchita Das" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold M. Saxton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-441" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129609v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ji" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gespach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.12.030" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3M92NVK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644787v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Everaert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boussaid-Om Ezzine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933911000274" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646557v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129538v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joubert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00087.2010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirine Swennen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilke Willemsen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Careghi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509991735" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661946v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Swennen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2009.08.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDF6RTX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129434v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mameri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.110.122663" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2010.07.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4BMHRXJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663781v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deshmukh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salehzadeh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahlman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Nair" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-8818-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-98RWL442-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664413v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508159025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667416v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bigot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.09.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BSRX0XJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667570v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Derouet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-08-0055" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2007.05.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7ZDL1WZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661519v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.06.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV5NV6FW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666169v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Boussaid" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662159v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Onagbesan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Tona" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Decuypere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.7.1245" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413789v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cassy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Williams" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.6.1098" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658244v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Hocking" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Onagbesan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bruggeman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/WPS2005107" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678884v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thimon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belghazi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dacheux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dacheux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.105.042929" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683231v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ragot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/84.2.298" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681180v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.036426" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673615v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-2-72" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681896v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castella" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ecroyd" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2004.05.011" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7LNHDZB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683287v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Heck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660400006537" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683206v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0739-7240(03)00064-X" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KFTK5TN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679016v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680743v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod67.2.393" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680741v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.102.006684" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682665v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod66.5.1219" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683470v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gu&#233;rin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod65.5.1332" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697075v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Locatelli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod62.6.1790" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603246v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/401578" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821788v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090016v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272585v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299182v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136648v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195383v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663054v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617323v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Molenaar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry van den Brand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona van den Anker" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reichelt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089973v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bouvry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613506v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693076v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613432v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226918v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150608v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erensoy Kadir" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607918v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bergeot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Akakpo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227496v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953878v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Raynaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152751v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635800v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethuel J.C." TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puterflam J" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635837v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228752v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129517v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227113v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759164v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227490v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759159v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227197v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152207v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dossou Avelola Roland Akakpo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152188v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790076v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943407v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Michaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Creach" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Brouard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gazengel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laurent" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737893v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791583v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152153v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735124v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640733v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789748v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152143v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605130v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737081v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605743v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lesuisse" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seline Schallier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Roffidal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608779v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742739v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739456v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741196v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210931v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742530v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742123v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738754v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744093v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004538v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744515v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747337v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corniaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749031v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748850v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourour Boussaid-Om Ezzine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749265v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745575v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747773v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754994v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Runtuwene" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debonne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754995v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909956v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mameer Jlali" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758412v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751549v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grimsby" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754171v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756267v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909966v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754051v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754578v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756123v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haitang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758249v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756175v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758068v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754834v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Swennen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754712v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752371v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751463v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754977v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753821v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754541v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756644v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758233v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752700v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760621v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760487v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chevalier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760619v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761939v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derouet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Peresson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761617v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832385v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152717v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Michaud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847863v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227134v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227268v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735926v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737377v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737661v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737082v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Marzoni" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736030v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737945v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737246v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607645v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742354v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738478v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210974v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305383.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745362v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756384v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chagneau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606216v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04121364v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>