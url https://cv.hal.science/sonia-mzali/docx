--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -477,562 +477,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler des (belles)-mères en sumérien et en latin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Goddess Ninsumun: Mother of Sumerian Kingship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de langues et cultures anciennes "Conuiuium"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Aubert-Baillot, Mar 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Another Look at Motherhood in Ancient Western Asia. 69th Rencontre Assyriologique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Battini; Sonia Mzali, Jul 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524392v1</w:t>
+                <w:t xml:space="preserve">hal-04649868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les représentations des figures maternelles antiques de l’Antiquité à nos jours : le projet Ama-&amp;lt;i&amp;gt;Mater&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Reconstituer une prêtrise sumérienne : Enjeux, sources et méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Salamor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de la Société d'Histoire de la Naissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants en Assyriologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lola Lombard &amp; Mélanie Sorstein, Jun 2024, Lyon (Université Lumière Lyon 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500606v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituer une prêtrise sumérienne : Enjeux, sources et méthode</w:t>
+                <w:t xml:space="preserve">Étudier les représentations des figures maternelles antiques de l’Antiquité à nos jours : le projet Ama-&amp;lt;i&amp;gt;Mater&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Salamor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants en Assyriologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lola Lombard &amp; Mélanie Sorstein, Jun 2024, Lyon (Université Lumière Lyon 2), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude de la Société d'Histoire de la Naissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622141v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to determine the gender of the en-priesthood in ancient Sumer and why it matters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parler des (belles)-mères en sumérien et en latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Salamor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender, Methodology and the Ancient Near East (GeMANE 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Omar N’Shea, Apr 2024, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Séminaire de langues et cultures anciennes "Conuiuium"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Aubert-Baillot, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552699v1</w:t>
+                <w:t xml:space="preserve">hal-04524392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles maternités dans l'Antiquité ?</w:t>
+                <w:t xml:space="preserve">How to determine the gender of the en-priesthood in ancient Sumer and why it matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Wysocki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences "Les monologues de l'utérus" en lien avec l'exposition "L'utérus, un organe d'homme ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Husquin, Mar 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Gender, Methodology and the Ancient Near East (GeMANE 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Omar N’Shea, Apr 2024, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511416v1</w:t>
+                <w:t xml:space="preserve">hal-04552699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Goddess Ninsumun: Mother of Sumerian Kingship</w:t>
+                <w:t xml:space="preserve">Quelles maternités dans l'Antiquité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Salamor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wysocki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Another Look at Motherhood in Ancient Western Asia. 69th Rencontre Assyriologique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laura Battini; Sonia Mzali, Jul 2024, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Cycle de conférences "Les monologues de l'utérus" en lien avec l'exposition "L'utérus, un organe d'homme ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Husquin, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649868v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déceler l’agentivité des femmes dans l’Antiquité : l'exemple des prêtresses EN de Nanna à Ur à l’époque d’Isin-Larsa (2017-1763 av. n. è.)</w:t>
+                <w:t xml:space="preserve">Ancient Motherhood and their receptions: Ama-&amp;lt;i&amp;gt;Mater&amp;lt;/i&amp;gt;, a multidisciplinary research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Salamor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : L’ agentivité des femmes en Méditerranée ancienne (contextes religieux, contextes politiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Caroline Rendu-Loisel; Sandra Boehringer, Dec 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">II Congreso Internacional y Multidisciplinar sobre el Mundo Antiguo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Colindres, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335324v1</w:t>
+                <w:t xml:space="preserve">hal-04251679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Sciences Infusent » : An academic outreach program</w:t>
               </w:r>
@@ -1094,381 +1107,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet de recherche Ama-&amp;lt;i&amp;gt;Mater&amp;lt;/i&amp;gt; et de la résidence artistique associée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déceler l’agentivité des femmes dans l’Antiquité : l'exemple des prêtresses EN de Nanna à Ur à l’époque d’Isin-Larsa (2017-1763 av. n. è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Husquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence présentation de résidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque international : L’ agentivité des femmes en Méditerranée ancienne (contextes religieux, contextes politiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Caroline Rendu-Loisel; Sandra Boehringer, Dec 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304536v1</w:t>
+                <w:t xml:space="preserve">hal-04335324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre avec les morts. Occupation du territoire et aménagements des espaces dans l'Antiquité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du projet de recherche Ama-&amp;lt;i&amp;gt;Mater&amp;lt;/i&amp;gt; et de la résidence artistique associée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Salamor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annie Sartre-Fauriat</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Husquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vivants et les morts. 26ème Rendez-vous de l'Histoire de Blois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Blois, France</w:t>
+              <w:t xml:space="preserve">Conférence présentation de résidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249946v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relecture du rapport à la maternité des prêtresses EN de Nanna à Ur (2234-1763 av. n. è.)</w:t>
+                <w:t xml:space="preserve">Vivre avec les morts. Occupation du territoire et aménagements des espaces dans l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerbert Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sartre-Fauriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études doctorale : Maternités antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sonia Mzali; Lucie Salamor, Mar 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Les vivants et les morts. 26ème Rendez-vous de l'Histoire de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061453v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Motherhood and their receptions: Ama-&amp;lt;i&amp;gt;Mater&amp;lt;/i&amp;gt;, a multidisciplinary research project</w:t>
+                <w:t xml:space="preserve">Relecture du rapport à la maternité des prêtresses EN de Nanna à Ur (2234-1763 av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Salamor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Congreso Internacional y Multidisciplinar sobre el Mundo Antiguo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Colindres, Spain</w:t>
+              <w:t xml:space="preserve">Journée d'études doctorale : Maternités antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonia Mzali; Lucie Salamor, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251679v1</w:t>
+                <w:t xml:space="preserve">hal-04061453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de RW2012-505 : une tablette d'Ur III provenant d'Umma</w:t>
               </w:r>
@@ -1865,51 +1865,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5E6E441"/>
+    <w:nsid w:val="25806B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2096,51 +2096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-mzali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0559-6400" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mzali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392700v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1973" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salamor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552699v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wysocki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335324v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert Bouyssou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sartre-Fauriat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485384v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-mzali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0559-6400" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mzali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392700v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1973" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622141v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salamor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wysocki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert Bouyssou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sartre-Fauriat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485384v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>