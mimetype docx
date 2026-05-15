--- v1 (2026-04-12)
+++ v2 (2026-05-15)
@@ -477,821 +477,808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Goddess Ninsumun: Mother of Sumerian Kingship</w:t>
+                <w:t xml:space="preserve">Reconstituer une prêtrise sumérienne : Enjeux, sources et méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Another Look at Motherhood in Ancient Western Asia. 69th Rencontre Assyriologique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laura Battini; Sonia Mzali, Jul 2024, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Journée des doctorants en Assyriologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lola Lombard &amp; Mélanie Sorstein, Jun 2024, Lyon (Université Lumière Lyon 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649868v1</w:t>
+                <w:t xml:space="preserve">hal-04622141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstituer une prêtrise sumérienne : Enjeux, sources et méthode</w:t>
+                <w:t xml:space="preserve">Étudier les représentations des figures maternelles antiques de l’Antiquité à nos jours : le projet Ama-&amp;lt;i&amp;gt;Mater&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Salamor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants en Assyriologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lola Lombard &amp; Mélanie Sorstein, Jun 2024, Lyon (Université Lumière Lyon 2), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude de la Société d'Histoire de la Naissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622141v1</w:t>
+                <w:t xml:space="preserve">hal-04500606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les représentations des figures maternelles antiques de l’Antiquité à nos jours : le projet Ama-&amp;lt;i&amp;gt;Mater&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parler des (belles)-mères en sumérien et en latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Salamor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Salamor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de la Société d'Histoire de la Naissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de langues et cultures anciennes "Conuiuium"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Aubert-Baillot, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500606v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler des (belles)-mères en sumérien et en latin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to determine the gender of the en-priesthood in ancient Sumer and why it matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de langues et cultures anciennes "Conuiuium"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Aubert-Baillot, Mar 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Gender, Methodology and the Ancient Near East (GeMANE 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Omar N’Shea, Apr 2024, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524392v1</w:t>
+                <w:t xml:space="preserve">hal-04552699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to determine the gender of the en-priesthood in ancient Sumer and why it matters</w:t>
+                <w:t xml:space="preserve">Quelles maternités dans l'Antiquité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Salamor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wysocki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender, Methodology and the Ancient Near East (GeMANE 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Omar N’Shea, Apr 2024, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Cycle de conférences "Les monologues de l'utérus" en lien avec l'exposition "L'utérus, un organe d'homme ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Husquin, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552699v1</w:t>
+                <w:t xml:space="preserve">hal-04511416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles maternités dans l'Antiquité ?</w:t>
+                <w:t xml:space="preserve">The Goddess Ninsumun: Mother of Sumerian Kingship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Wysocki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences "Les monologues de l'utérus" en lien avec l'exposition "L'utérus, un organe d'homme ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Husquin, Mar 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Another Look at Motherhood in Ancient Western Asia. 69th Rencontre Assyriologique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Battini; Sonia Mzali, Jul 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511416v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Motherhood and their receptions: Ama-&amp;lt;i&amp;gt;Mater&amp;lt;/i&amp;gt;, a multidisciplinary research project</w:t>
+                <w:t xml:space="preserve">« Les Sciences Infusent » : An academic outreach program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Salamor</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Congreso Internacional y Multidisciplinar sobre el Mundo Antiguo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Colindres, Spain</w:t>
+              <w:t xml:space="preserve">Equality of access to Mesopotamia : public outreach and pedagogy. 68th Rencontre Assyriologique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Michel; Pavla Rosenstein, Jul 2023, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251679v1</w:t>
+                <w:t xml:space="preserve">hal-04173763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Sciences Infusent » : An academic outreach program</w:t>
+                <w:t xml:space="preserve">Déceler l’agentivité des femmes dans l’Antiquité : l'exemple des prêtresses EN de Nanna à Ur à l’époque d’Isin-Larsa (2017-1763 av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equality of access to Mesopotamia : public outreach and pedagogy. 68th Rencontre Assyriologique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Michel; Pavla Rosenstein, Jul 2023, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque international : L’ agentivité des femmes en Méditerranée ancienne (contextes religieux, contextes politiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Caroline Rendu-Loisel; Sandra Boehringer, Dec 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173763v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déceler l’agentivité des femmes dans l’Antiquité : l'exemple des prêtresses EN de Nanna à Ur à l’époque d’Isin-Larsa (2017-1763 av. n. è.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du projet de recherche Ama-&amp;lt;i&amp;gt;Mater&amp;lt;/i&amp;gt; et de la résidence artistique associée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Salamor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Husquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : L’ agentivité des femmes en Méditerranée ancienne (contextes religieux, contextes politiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Caroline Rendu-Loisel; Sandra Boehringer, Dec 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence présentation de résidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335324v1</w:t>
+                <w:t xml:space="preserve">hal-04304536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet de recherche Ama-&amp;lt;i&amp;gt;Mater&amp;lt;/i&amp;gt; et de la résidence artistique associée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relecture du rapport à la maternité des prêtresses EN de Nanna à Ur (2234-1763 av. n. è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Husquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence présentation de résidence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d'études doctorale : Maternités antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonia Mzali; Lucie Salamor, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304536v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre avec les morts. Occupation du territoire et aménagements des espaces dans l'Antiquité</w:t>
               </w:r>
@@ -1379,96 +1366,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relecture du rapport à la maternité des prêtresses EN de Nanna à Ur (2234-1763 av. n. è.)</w:t>
+                <w:t xml:space="preserve">Ancient Motherhood and their receptions: Ama-&amp;lt;i&amp;gt;Mater&amp;lt;/i&amp;gt;, a multidisciplinary research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Salamor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études doctorale : Maternités antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sonia Mzali; Lucie Salamor, Mar 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">II Congreso Internacional y Multidisciplinar sobre el Mundo Antiguo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Colindres, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061453v1</w:t>
+                <w:t xml:space="preserve">hal-04251679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de RW2012-505 : une tablette d'Ur III provenant d'Umma</w:t>
               </w:r>
@@ -1706,51 +1706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mésopotamie, terre d'argile et d'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la science 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1865,51 +1865,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25806B3A"/>
+    <w:nsid w:val="F6489BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2096,51 +2096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-mzali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0559-6400" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mzali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392700v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1973" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622141v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salamor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wysocki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert Bouyssou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sartre-Fauriat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485384v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-mzali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0559-6400" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mzali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392700v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1973" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500606v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Salamor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552699v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wysocki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pique" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Husquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert Bouyssou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sartre-Fauriat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485384v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>