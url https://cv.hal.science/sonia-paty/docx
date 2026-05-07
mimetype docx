--- v0 (2026-03-20)
+++ v1 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sonia PATY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full professor in economics at Université Lumière Lyon 2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sonia-paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8061-7075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098214705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a Professor of Economics in Lyon 2 University where I teach public economics, regional and urban economics and local public finance.Mainly, my research interests are public economics, political economics and local governments’ decisions using microeconometric tools.I am the Principal Investigator of the ANR contract CITIZENS (2023-2025) on citizens’ implication in local public decision.My ongoing research is also related to the impact of natural disasters on municipal budgets.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why so many representatives? Extending the cube root law to local assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-025-01304-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural disasters and voter gratitude: What is the role of prevention policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-023-01137-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural disasters and voter gratitude: What is the role of prevention policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198, pp.427-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et taille optimale des collectivités locales : pourquoi, comment coopérer et avec quels effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ubeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXXV (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.201.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local taxation and tax base mobility : Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidiane Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82, pp.103430. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation among Local Governments to Deliver Public Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (5), pp.790-820. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/polp.12275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local government cooperation at work: a control function approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Abidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp. 435-463. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lbw008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01289969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does fiscal coopération increase local tax rates in urban areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (10), pp. 1706-1721. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2013.878798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Intermunicipal Cooperation on Local Public Spending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Urban and Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (8), pp.1741-1760. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098013499080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic interactions in public R&D across European countries : A spatial econometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hammadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Savona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (7), pp.1217-1226. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2014.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING THE IMPACT OF LOCAL TAXATION ON PROPERTY PRICES: A SPATIAL MATCHING CONTRIBUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (09), pp.1151-1166. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2011.613798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governments under influence: Country interactions in discretionary fiscal policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cassette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Creel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Farvaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp. 79-89. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2012.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la fiscalité locale : des collectivités rurales prises entre interactions fiscales et forces d'agglomération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The range of local public services and population size: Is there a &amp;quot;zoo effect&amp;quot; in French jurisdictions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hammadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (2-3), pp.87-104. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rel.772.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The range of local public services and population size: Is there a &amp;quot;zoo effect&amp;quot; in French jurisdictions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hammadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (2-3), pp. 87-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00664676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yardstick Competition: Which Neighbours Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (3), pp.433-452. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-008-0273-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tax interactions among Belgian municipalities: Do interregional differences matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (5), pp.336-342. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2010.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do agglomeration forces strengthen tax interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (5), pp.1099-1116. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098009353077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscal Decentralization and the Size of Government: A European Country Empirical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cassette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice, published online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sont fixés les taux d'imposition sur les sociétés dans l'UE 27 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cassette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yardstick competition among French cities: Which neighbours matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tax competition and New Economic geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban public economics review = Revista de economía pública urbana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tax competition among Eastern and Western Europe: With whom do countries compete?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cassette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Spending Interactions and Local Politics: Empiricale Evidence from French Municipalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 137 (1-2), pp.57 - 80. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-008-9312-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercommunalité et fiscalité directe locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 415-416, pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public spending interactions and local politics: Empirical evidence from french municipalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 137(1), pp.57-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Spending Interactions and Local Politics. Empirical Evidence from French Municipalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 137 (1-2), pp.57-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Politics on Local Tax Setting: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (8), pp.1603-1618. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00420980701373487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business tax interactions among local governments : an empirical analysis of the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (3), pp.603-621. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9787.2007.00522.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00257446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market access effect and local tax setting: evidence from French panel data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (3), pp.247-263. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lbm016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence fiscale et élus Leviathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cassette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence fiscale entre communes est-elle plus intense en milieu urbain qu'en milieu rural ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cassette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78, pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions spatiales et déterminants politiques des choix fiscaux locaux : le cas des départements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des interactions dans les choix fiscaux des agglomérations françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (3), pp.87-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital indivisibility and tax competition: Are there too many business areas when some of them are empty?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (3), pp.399-417. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jue.2006.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies fiscales des collectivités locales : de la théorie à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Rocaboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.283-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies fiscales des collectivités locales: de la théorie à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.283-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants politiques des choix fiscaux locaux : le cas des départements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.317-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'imposition et interactions spatiales entre collectivités locales : un test sur les départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.67-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants politiques des choix fiscaux locaux. Le cas des départements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (juillet), pp.317-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalités fiscales horizontales et verticales : où en est la théorie du fédéralisme financier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Rocaboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 115 (1), pp.17-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalités fiscales horizontales et verticales: Où en est la théorie du fédéralisme financier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 115 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'imposition et interactions spatiales entre collectivités locales : un test sur les départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), pp.67-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal and vertical externalities : an overview of theoretical and empirical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Rocaboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban public economics review = Revista de economía pública urbana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.63-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal and vertical externalities : an overview of theoritical and empirical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban public economics review = Revista de economía pública urbana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.63-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des interactions fiscales stratégiques entre collectivités locales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentel Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxation et internalisation des externalités liées au capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are natural disasters political events for municipalities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Public Choice Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration and voter participation: Evidence from local governments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6TH GCD WORKSHOP ON REGIONAL DEVELOPMENT AND INNOVATION A Coruña (Spain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de A Coruna, Sep 2024, La Corogne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-municipal cooperation and local revenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ubeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on International Trends in Economic Research (III WINTER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Granada, Nov 2024, Grenade (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration among municipalities and voter turnout: evidence from a quasi-natural experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Public Choice Society (EPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-municipal Cooperation and the provision of local public goods: Economies of scale, fiscal competition or « zoo » effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ubeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSE, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxation in Europe, fiscal policy coordination and competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, Université de Pise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01984615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscalité et taille optimale des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique sur l'Evaluation des Politiques Publiques (ETEPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02409663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local taxation and tax base mobility: Evidence from a business tax reform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidiane Ly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence annuelle Évaluation des politiques publiques AFSE-DG Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local taxation and tax base mobility: Evidence from a business tax reform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidiane Ly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEARL workshop, University of Minho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxation trends in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, Université de Pise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscal interactions among governments : Theory and Empirics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, Université de Pise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local taxation and tax base mobility: Evidence from a business tax reform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidiane Ly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66ème congrés de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local taxation and tax base mobility: Evidence from a business tax reform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidiane Ly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th meeting of the Association for Public Economic Theory, Université Panthéon-Assas Paris II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From competition to cooperation: on the spatial effects of a local business tax policy reform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, département d’économie de l’université de Pise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From competition to cooperation: on the spatial effects of a local business tax policy reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64ème Congrès annuel de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01183969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From competition to cooperation: on the spatial effects of a local business tax policy reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SEBA GATE, Ecully, 5 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01233065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French intermunicipal cooperation experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la société italienne d’économie publique (SIEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01233643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From competition to cooperation: on the spatial effects of a local business tax policy reform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FIL Réseau Finances Locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01233071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tax competition to cooperation: what impact on employment location in French urban areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque annuel "Territoires, Espaces et Politiques Publiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01088210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalition formation and Political Bias: Evidence from French Municipalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème wokshop SEBAGATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation among local governments to deliver public services: a &amp;quot;structural&amp;quot; bivariate response model with fixed effects and endogenous covariate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Endogenizing state and local fragmentation", Rennes, 30-31 mai 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of inter-municipal cooperation on local public spending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop en l'honneur d'Alain Guengant, CREM, Rennes, 5 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Fiscal Revenues on Local Government Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFSE, Economic geography and public policies, Saint-Etienne, 10-11 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of inter-municipal cooperation on local public spending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Congress of the Public Choice Societies, Miami (USA), 8-11 March, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Fiscal Revenues on Local Government Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SEBA-GATE workshop, Chengde (Chine), 21 avril 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Changde, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00696975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does fiscal cooperation increase local tax rates in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional and Urban Economics Seminar, Ecole d'Economie de Paris, 23 octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taxable agglomeration rent: Evidence from a French panel data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Spatial Econometric Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Spatial econometrics and statistics. Session 13: Taxation-finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rome, Italy. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les externalités fiscales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur le fédéralisme fiscal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French local tax setting : do interactions and agglomeration forces matter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual North American meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Las Vegas, United States. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie publique locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 166 p., 2020, 978-2-7178-7132-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Farvaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Collection Le point sur..économie, pp.116, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Hacia el fin de la autonomía de los entes territoriales en Francia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundación Democracia y Gobierno Local. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario de Hacienda Local. La tributación municipal: retos y oportunidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARTIE 2 -LES IMPACTS ET DETERMINANTS SOCIAUX, ECONOMIQUES, SPATIAUX ET REGLEMENTAIRES DE L'ARTIFICIALISATION DES SOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coisnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Fack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d’artificialisation des sols : déterminants, impacts et leviers d’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération intercommunale en Europe: A la recherche du design institutionnel optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, A paraître, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation fiscale et attraction de capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Cliquet,; J.-M. Josselin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de localisation des entreprises industrielles et commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boek, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions stratégiques entre collectivités publiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political cost of integration: A natural experiment on local governments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why So Many Representatives? Extending the Cube Root Law to Local Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural disasters and voter gratitude: What is the role of prevention policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-municipal cooperation and the provision of local public goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ubeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541482v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et taille optimale des gouvernements locaux : pourquoi, comment coopérer et avec quels effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ubeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Taxation and Tax Base Mobility: Evidence from the French business tax reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidiane Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01812611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local government cooperation at work: A control function approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation among local governments to deliver public services : a &amp;quot;structural&amp;quot; bivariate response model with fixed effects and endogenous covariate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic interactions in public R&D across EU-15 countries : A spatial econometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hammadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Savona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of inter-municipal cooperation on local public spending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does fiscal coopération increase local tax rates in urban areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a &amp;quot;zoo effect&amp;quot; in French local governments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hammadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercommunalité et fiscalité directe locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of local taxation on property prices: a spatial matching contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des catastrophes naturelles : un défi pour les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sonia PATY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full professor in economics at Université Lumière Lyon 2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sonia-paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8061-7075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098214705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a Professor of Economics in Lyon 2 University where I teach public economics, regional and urban economics and local public finance.Mainly, my research interests are public economics, political economics and local governments’ decisions using microeconometric tools.I am the Principal Investigator of the ANR contract CITIZENS (2023-2025) on citizens’ implication in local public decision.My ongoing research is also related to the impact of natural disasters on municipal budgets.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why so many representatives? Extending the cube root law to local assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-025-01304-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural disasters and voter gratitude: What is the role of prevention policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198, pp.427-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et taille optimale des collectivités locales : pourquoi, comment coopérer et avec quels effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ubeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXXV (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.201.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local taxation and tax base mobility : Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidiane Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82, pp.103430. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2019.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation among Local Governments to Deliver Public Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (5), pp.790-820. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/polp.12275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local government cooperation at work: a control function approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Abidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp. 435-463. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lbw008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01289969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does fiscal coopération increase local tax rates in urban areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (10), pp. 1706-1721. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2013.878798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Intermunicipal Cooperation on Local Public Spending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Urban and Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (8), pp.1741-1760. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098013499080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic interactions in public R&D across European countries : A spatial econometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hammadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Savona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (7), pp.1217-1226. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2014.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00958038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governments under influence: Country interactions in discretionary fiscal policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cassette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Creel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Farvaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp. 79-89. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2012.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSING THE IMPACT OF LOCAL TAXATION ON PROPERTY PRICES: A SPATIAL MATCHING CONTRIBUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (09), pp.1151-1166. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2011.613798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The range of local public services and population size: Is there a &amp;quot;zoo effect&amp;quot; in French jurisdictions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hammadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (2-3), pp.87-104. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rel.772.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la fiscalité locale : des collectivités rurales prises entre interactions fiscales et forces d'agglomération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The range of local public services and population size: Is there a &amp;quot;zoo effect&amp;quot; in French jurisdictions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hammadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (2-3), pp. 87-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00664676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tax interactions among Belgian municipalities: Do interregional differences matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (5), pp.336-342. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2010.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yardstick Competition: Which Neighbours Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (3), pp.433-452. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-008-0273-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do agglomeration forces strengthen tax interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (5), pp.1099-1116. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098009353077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00545121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscal Decentralization and the Size of Government: A European Country Empirical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cassette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice, published online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sont fixés les taux d'imposition sur les sociétés dans l'UE 27 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cassette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tax competition among Eastern and Western Europe: With whom do countries compete?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cassette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Spending Interactions and Local Politics: Empiricale Evidence from French Municipalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 137 (1-2), pp.57 - 80. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11127-008-9312-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yardstick competition among French cities: Which neighbours matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tax competition and New Economic geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban public economics review = Revista de economía pública urbana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercommunalité et fiscalité directe locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 415-416, pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public spending interactions and local politics: Empirical evidence from french municipalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 137(1), pp.57-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Spending Interactions and Local Politics. Empirical Evidence from French Municipalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Choice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 137 (1-2), pp.57-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Politics on Local Tax Setting: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (8), pp.1603-1618. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00420980701373487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business tax interactions among local governments : an empirical analysis of the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (3), pp.603-621. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9787.2007.00522.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00257446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market access effect and local tax setting: evidence from French panel data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (3), pp.247-263. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeg/lbm016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence fiscale et élus Leviathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cassette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence fiscale entre communes est-elle plus intense en milieu urbain qu'en milieu rural ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cassette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78, pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des interactions dans les choix fiscaux des agglomérations françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (3), pp.87-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions spatiales et déterminants politiques des choix fiscaux locaux : le cas des départements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital indivisibility and tax competition: Are there too many business areas when some of them are empty?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (3), pp.399-417. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jue.2006.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies fiscales des collectivités locales: de la théorie à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.283-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies fiscales des collectivités locales : de la théorie à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Rocaboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.283-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants politiques des choix fiscaux locaux : le cas des départements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.317-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'imposition et interactions spatiales entre collectivités locales : un test sur les départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.67-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants politiques des choix fiscaux locaux. Le cas des départements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (juillet), pp.317-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalités fiscales horizontales et verticales : où en est la théorie du fédéralisme financier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Rocaboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 115 (1), pp.17-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'imposition et interactions spatiales entre collectivités locales : un test sur les départements français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (1), pp.67-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalités fiscales horizontales et verticales: Où en est la théorie du fédéralisme financier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 115 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal and vertical externalities : an overview of theoritical and empirical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban public economics review = Revista de economía pública urbana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.63-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal and vertical externalities : an overview of theoretical and empirical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Rocaboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban public economics review = Revista de economía pública urbana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.63-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il des interactions fiscales stratégiques entre collectivités locales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentel Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxation et internalisation des externalités liées au capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are natural disasters political events for municipalities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Public Choice Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration and voter participation: Evidence from local governments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6TH GCD WORKSHOP ON REGIONAL DEVELOPMENT AND INNOVATION A Coruña (Spain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de A Coruna, Sep 2024, La Corogne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-municipal cooperation and local revenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ubeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on International Trends in Economic Research (III WINTER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Granada, Nov 2024, Grenade (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration among municipalities and voter turnout: evidence from a quasi-natural experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Public Choice Society (EPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-municipal Cooperation and the provision of local public goods: Economies of scale, fiscal competition or « zoo » effect?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ubeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSE, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxation in Europe, fiscal policy coordination and competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, Université de Pise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01984615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscalité et taille optimale des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique sur l'Evaluation des Politiques Publiques (ETEPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02409663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local taxation and tax base mobility: Evidence from a business tax reform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidiane Ly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEARL workshop, University of Minho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local taxation and tax base mobility: Evidence from a business tax reform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidiane Ly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence annuelle Évaluation des politiques publiques AFSE-DG Trésor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxation trends in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, Université de Pise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiscal interactions among governments : Theory and Empirics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, Université de Pise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local taxation and tax base mobility: Evidence from a business tax reform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidiane Ly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th meeting of the Association for Public Economic Theory, Université Panthéon-Assas Paris II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local taxation and tax base mobility: Evidence from a business tax reform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidiane Ly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66ème congrés de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From competition to cooperation: on the spatial effects of a local business tax policy reform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité, département d’économie de l’université de Pise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01421041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From competition to cooperation: on the spatial effects of a local business tax policy reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SEBA GATE, Ecully, 5 octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01233065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French intermunicipal cooperation experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la société italienne d’économie publique (SIEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01233643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From competition to cooperation: on the spatial effects of a local business tax policy reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64ème Congrès annuel de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01183969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From competition to cooperation: on the spatial effects of a local business tax policy reform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FIL Réseau Finances Locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01233071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tax competition to cooperation: what impact on employment location in French urban areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Riou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque annuel "Territoires, Espaces et Politiques Publiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01088210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalition formation and Political Bias: Evidence from French Municipalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème wokshop SEBAGATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation among local governments to deliver public services: a &amp;quot;structural&amp;quot; bivariate response model with fixed effects and endogenous covariate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Endogenizing state and local fragmentation", Rennes, 30-31 mai 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of inter-municipal cooperation on local public spending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop en l'honneur d'Alain Guengant, CREM, Rennes, 5 avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Fiscal Revenues on Local Government Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFSE, Economic geography and public policies, Saint-Etienne, 10-11 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of inter-municipal cooperation on local public spending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Congress of the Public Choice Societies, Miami (USA), 8-11 March, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Fiscal Revenues on Local Government Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SEBA-GATE workshop, Chengde (Chine), 21 avril 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Changde, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00696975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does fiscal cooperation increase local tax rates in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional and Urban Economics Seminar, Ecole d'Economie de Paris, 23 octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The taxable agglomeration rent: Evidence from a French panel data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Spatial Econometric Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Spatial econometrics and statistics. Session 13: Taxation-finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rome, Italy. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les externalités fiscales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur le fédéralisme fiscal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French local tax setting : do interactions and agglomeration forces matter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual North American meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Las Vegas, United States. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie publique locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 166 p., 2020, 978-2-7178-7132-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02874806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Farvaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Collection Le point sur..économie, pp.116, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00418874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Hacia el fin de la autonomía de los entes territoriales en Francia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fundación Democracia y Gobierno Local. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario de Hacienda Local. La tributación municipal: retos y oportunidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARTIE 2 -LES IMPACTS ET DETERMINANTS SOCIAUX, ECONOMIQUES, SPATIAUX ET REGLEMENTAIRES DE L'ARTIFICIALISATION DES SOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coisnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Fack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d’artificialisation des sols : déterminants, impacts et leviers d’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération intercommunale en Europe: A la recherche du design institutionnel optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, A paraître, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation fiscale et attraction de capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Cliquet,; J.-M. Josselin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies de localisation des entreprises industrielles et commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boek, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions stratégiques entre collectivités publiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Decentralization in France: A Municipal-Centered Exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Madiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The political cost of integration: A natural experiment on local governments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why So Many Representatives? Extending the Cube Root Law to Local Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Maux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural disasters and voter gratitude: What is the role of prevention policies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-municipal cooperation and the provision of local public goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ubeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541482v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et taille optimale des gouvernements locaux : pourquoi, comment coopérer et avec quels effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ubeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Taxation and Tax Base Mobility: Evidence from the French business tax reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidiane Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01812611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local government cooperation at work: A control function approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation among local governments to deliver public services : a &amp;quot;structural&amp;quot; bivariate response model with fixed effects and endogenous covariate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Di Porto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does fiscal coopération increase local tax rates in urban areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic interactions in public R&D across EU-15 countries : A spatial econometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hammadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Savona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of inter-municipal cooperation on local public spending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a &amp;quot;zoo effect&amp;quot; in French local governments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Hammadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercommunalité et fiscalité directe locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of local taxation on property prices: a spatial matching contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des catastrophes naturelles : un défi pour les collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Paty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7C9E67D"/>
+    <w:nsid w:val="AD9CDCFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-paty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8061-7075" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098214705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155889v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Maux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-025-01304-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Morvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-023-01137-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035546v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ubeda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.201.0099" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane Ly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2019.01.010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887958v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Di Porto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.12275" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Parenti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Abidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbw008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2013.878798" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098013499080" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hammadou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Savona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2014.01.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2011.613798" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cassette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Creel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Farvaque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.08.032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FMTH5VP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652796v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.772.0087" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-008-0273-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CZCH6MHS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel G&#233;rard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jayet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2010.03.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3XQ4ZVM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098009353077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418865v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-008-9312-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4B55519B93BC82D82C0FF7791A44D1DCE949175/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madies" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00420980701373487" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-7Q0DX6FF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2007.00522.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S5M0CTDD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbm016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318750v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2006.04.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCGWXDLC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Rocaboy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reulier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675545v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008796v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pentel Alain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320554v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124599v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756472v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756771v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589681v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984615v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686246v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686248v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678783v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421041v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233065v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096226v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861226v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752334v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752350v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696975v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752342v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Spatial Econometric Association" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760127v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paty" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828512v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418874v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farvaque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395551v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fack" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752320v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160167v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541482v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812611v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787600v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727362v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703299v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809644v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821969v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822874v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788702v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-paty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8061-7075" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098214705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155889v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Maux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-025-01304-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Morvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ubeda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.201.0099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane Ly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2019.01.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Di Porto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/polp.12275" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01289969v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Parenti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Abidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbw008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958049v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2013.878798" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098013499080" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hammadou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Savona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2014.01.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cassette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Creel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Farvaque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.08.032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FMTH5VP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2011.613798" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.772.0087" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel G&#233;rard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jayet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2010.03.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3XQ4ZVM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-008-0273-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CZCH6MHS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098009353077" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madi&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-008-9312-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4B55519B93BC82D82C0FF7791A44D1DCE949175/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Madies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00420980701373487" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-7Q0DX6FF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2007.00522.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S5M0CTDD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbm016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318745v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664063v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654321v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318750v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2006.04.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCGWXDLC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Rocaboy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reulier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010262v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318886v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pentel Alain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679054v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679056v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686246v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686248v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678783v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421041v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233065v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233643v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096226v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861226v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830249v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752334v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696975v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752342v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Spatial Econometric Association" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760127v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828512v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farvaque" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124590v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395551v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guelton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coisnon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Fack" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464863v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078316v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilbert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926788v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160167v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541482v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812611v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787600v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703299v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727362v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730555v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809644v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821969v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822874v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788702v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>