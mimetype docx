--- v0 (2026-03-03)
+++ v1 (2026-04-04)
@@ -259,429 +259,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio‐temporal patterns and risk factors of wild boar–pig farm contact across Europe</w:t>
+                <w:t xml:space="preserve">Selection of intra‐forest meadows by red deer increases with winter temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Morelle</w:t>
+                <w:t xml:space="preserve">Anthony Bled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Wielgus</w:t>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Brogi</w:t>
+                <w:t xml:space="preserve">Alain Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manisha Bhardwaj</w:t>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 63 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.70314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jzo.70098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521803v1</w:t>
+                <w:t xml:space="preserve">hal-05506108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hunting modality on social contacts in wild boar populations across Europe</w:t>
+                <w:t xml:space="preserve">Local and Landscape‐Level Environmental Conditions Drive Habitat Selection Across Terrestrial Mammal Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Podgórski</w:t>
+                <w:t xml:space="preserve">Björn Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolò Fattorini</w:t>
+                <w:t xml:space="preserve">Aafke Schipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelina Augustsson</w:t>
+                <w:t xml:space="preserve">Tal Avgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baubet</w:t>
+                <w:t xml:space="preserve">Luca Börger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
+                <w:t xml:space="preserve">Nilanjan Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.70230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.70212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385441v1</w:t>
+                <w:t xml:space="preserve">hal-05565500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to toxic trace metals is negatively associated with testis mass in wild male roe deer</w:t>
+                <w:t xml:space="preserve">Spatio‐temporal patterns and risk factors of wild boar–pig farm contact across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Vuarin</w:t>
+                <w:t xml:space="preserve">Kevin Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Elodie Wielgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Herrada</w:t>
+                <w:t xml:space="preserve">Rudy Brogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Débias</w:t>
+                <w:t xml:space="preserve">Manisha Bhardwaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Crini</w:t>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 383, pp.126325. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 63 (2), pp.e70314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.70314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183755v1</w:t>
+                <w:t xml:space="preserve">hal-05521803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal antipredator tactics shape female movement patterns in large herbivores</w:t>
               </w:r>
@@ -795,13783 +795,13799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating camera trap methods for monitoring population trends in ungulates: insights from simulation</w:t>
+                <w:t xml:space="preserve">Impact of hunting modality on social contacts in wild boar populations across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Calenge</w:t>
+                <w:t xml:space="preserve">Tomasz Podgórski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Saïd</w:t>
+                <w:t xml:space="preserve">Niccolò Fattorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Chiffard</w:t>
+                <w:t xml:space="preserve">Evelina Augustsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Pellerin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2025.03.20.644315⟩</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.70230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098428v1</w:t>
+                <w:t xml:space="preserve">hal-05385441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment” [Ecological Modelling 489 (2024) 110608]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposure to toxic trace metals is negatively associated with testis mass in wild male roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Ligot</w:t>
+                <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Collet</w:t>
+                <w:t xml:space="preserve">Amandine Herrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+                <w:t xml:space="preserve">François Débias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111252⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 383, pp.126325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244373v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropization impacts the selection of resting sites and their centrality in movement networks: wild boar across Europe as an example</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustave Fradin</w:t>
+                <w:t xml:space="preserve">Evaluating camera trap methods for monitoring population trends in ungulates: insights from simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsviatko Alexandrov</w:t>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Apollonio</w:t>
+                <w:t xml:space="preserve">Jules Chiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janosch Arnold</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maryline Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oik.11295⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.03.20.644315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212855v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel outil pour limiter les dégâts agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to “Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment” [Ecological Modelling 489 (2024) 110608]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Said</w:t>
+                <w:t xml:space="preserve">Gauthier Ligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Chassagneux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 509, pp.111252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200198v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of forest structure on the endoparasitism in roe deer Capreolus capreolus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropization impacts the selection of resting sites and their centrality in movement networks: wild boar across Europe as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsviatko Alexandrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bariod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Saïd</w:t>
+                <w:t xml:space="preserve">Marco Apollonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Ferté</w:t>
+                <w:t xml:space="preserve">Janosch Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimania Benabed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bidault</w:t>
+                <w:t xml:space="preserve">Grzegorz Baś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2025041⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (11), pp.e11295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oik.11295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186251v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevation affects both the occurrence of ungulate browsing and its effect on tree seedling growth for four major tree species in European mountain forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouvel outil pour limiter les dégâts agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Barrere</w:t>
+                <w:t xml:space="preserve">Agathe Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Nivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlette Chandosne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502233v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammals show faster recovery from capture and tagging in human-disturbed landscapes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of forest structure on the endoparasitism in roe deer Capreolus capreolus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cara A Gallagher</w:t>
+                <w:t xml:space="preserve">Léa Bariod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Hering</w:t>
+                <w:t xml:space="preserve">Hubert Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Müller</w:t>
+                <w:t xml:space="preserve">Slimania Benabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlee Tucker</w:t>
+                <w:t xml:space="preserve">Hervé Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.8079. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52381-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2025041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737205v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Réduire le déséquilibre forêt-ongulés pour permettre le renouvellement des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Collet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lisa Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.45-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692350v1</w:t>
+                <w:t xml:space="preserve">hal-04867704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minor and trace element concentrations in roe deer hair: A non-invasive method to define reference values in wildlife</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Essential mineral elements in roe deer: Associations with parasites and immune phenotypes in two contrasting populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bidault</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111720⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454221v1</w:t>
+                <w:t xml:space="preserve">hal-04779633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le déséquilibre forêt-ongulés pour permettre le renouvellement des forêts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Un facteur de blocage de régénération peut en cacher un autre : bien identifier les contraintes pour réussir au mieux sa régénération naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 80, pp.45-48</w:t>
+              <w:t xml:space="preserve">, 2024, 80, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867704v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un facteur de blocage de régénération peut en cacher un autre : bien identifier les contraintes pour réussir au mieux sa régénération naturelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Collet</w:t>
+                <w:t xml:space="preserve">Minor and trace element concentrations in roe deer hair: A non-invasive method to define reference values in wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Herrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bariod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boulanger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sonia Saïd</w:t>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, pp.111720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866461v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential mineral elements in roe deer: Associations with parasites and immune phenotypes in two contrasting populations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+                <w:t xml:space="preserve">Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Ligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 489 (17), pp.110608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.11613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779633v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation d’abroutissement : un outil pour mieux comprendre l’effet de l’herbivorie par les cervidés sur les jeunes plants de Chênes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Elevation affects both the occurrence of ungulate browsing and its effect on tree seedling growth for four major tree species in European mountain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75 (1), pp.15-24. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2024.7991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01226-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521727v1</w:t>
+                <w:t xml:space="preserve">hal-04502233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wherever I may roam—Human activity alters movements of red deer ( Cervus elaphus ) and elk ( Cervus canadensis ) across two continents</w:t>
+                <w:t xml:space="preserve">Mammals show faster recovery from capture and tagging in human-disturbed landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Mumme</w:t>
+                <w:t xml:space="preserve">Jonas Stiegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Middleton</w:t>
+                <w:t xml:space="preserve">Cara A Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Ciucci</w:t>
+                <w:t xml:space="preserve">Robert Hering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes de Groeve</w:t>
+                <w:t xml:space="preserve">Thomas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Corradini</w:t>
+                <w:t xml:space="preserve">Marlee Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 p. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.16769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52381-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143160v1</w:t>
+                <w:t xml:space="preserve">hal-04737205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On this side of the fence: Functional responses to linear landscape features shape the home range of large herbivores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La simulation d’abroutissement : un outil pour mieux comprendre l’effet de l’herbivorie par les cervidés sur les jeunes plants de Chênes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Seigle‐ferrand</w:t>
+                <w:t xml:space="preserve">Timothée Beroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marchand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.J.M. Hewison</w:t>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13633⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (1), pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2024.7991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433196v1</w:t>
+                <w:t xml:space="preserve">hal-04521727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do trait responses to simulated browsing in Quercus robur saplings affect their attractiveness to Capreolus capreolus the following year?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Saïd</w:t>
+                <w:t xml:space="preserve">Wherever I may roam—Human activity alters movements of red deer ( Cervus elaphus ) and elk ( Cervus canadensis ) across two continents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Mumme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Middleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ciucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+                <w:t xml:space="preserve">Johannes de Groeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Verheyden</w:t>
+                <w:t xml:space="preserve">Andrea Corradini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 194, </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2021.104743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519397v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitized or non-parasitized, why? A study of factors influencing tick burden in roe deer neonates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Do trait responses to simulated browsing in Quercus robur saplings affect their attractiveness to Capreolus capreolus the following year?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chabot</w:t>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Badeau</w:t>
+                <w:t xml:space="preserve">Hélène Verheyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (7), pp.18. </w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2021.104743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335031v1</w:t>
+                <w:t xml:space="preserve">hal-03519397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population density and plant availability interplay to shape browsing intensity by roe deer in a deciduous forest</w:t>
+                <w:t xml:space="preserve">On this side of the fence: Functional responses to linear landscape features shape the home range of large herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Gaudry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sonia Saïd</w:t>
+                <w:t xml:space="preserve">J. Seigle‐ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Mårell</w:t>
+                <w:t xml:space="preserve">P. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐m. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J.M. Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91 (2), pp.443-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654723v1</w:t>
+                <w:t xml:space="preserve">hal-03433196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating expert‐based habitat suitability information of terrestrial mammals with GPS‐ tracking data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jelle P Hilbers</w:t>
+                <w:t xml:space="preserve">Parasitized or non-parasitized, why? A study of factors influencing tick burden in roe deer neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bariod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark a J Huijbregts</w:t>
+                <w:t xml:space="preserve">Stéphane Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mueller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdullahi H Ali</w:t>
+                <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13523⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0262973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817849v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settle Down! Ranging Behaviour Responses of Roe Deer to Different Capture and Release Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population density and plant availability interplay to shape browsing intensity by roe deer in a deciduous forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrika Bergvall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petter Kjellander</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johannes De Groeve</w:t>
+                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani11113299⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 515, pp.120153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697209v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catch-effort model used as a management tool in exploited populations: Wild boar as a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating expert‐based habitat suitability information of terrestrial mammals with GPS‐ tracking data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten J E Broekman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelle P Hilbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Vajas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Calenge</w:t>
+                <w:t xml:space="preserve">Mark a J Huijbregts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Gamelon</w:t>
+                <w:t xml:space="preserve">Thomas Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Melac</w:t>
+                <w:t xml:space="preserve">Abdullahi H Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107442⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (8), pp.1526-1541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224184v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canopy openness and exclusion of wild ungulates act synergistically to improve oak natural regeneration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la disponibilité alimentaire et du climat sur l’abroutissement : utilisation de la méthode Aldous dans la réserve nationale de chasse et de faune sauvage de La Petite Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Rietsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926049v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la disponibilité alimentaire et du climat sur l’abroutissement : utilisation de la méthode Aldous dans la réserve nationale de chasse et de faune sauvage de La Petite Pierre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Mapping and characterizing animals’ places of interest in forest environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ica-proc-4-51-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502488v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and characterizing animals’ places of interest in forest environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catch-effort model used as a management tool in exploited populations: Wild boar as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Vajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Jolivet</w:t>
+                <w:t xml:space="preserve">Marlène Gamelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Masson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Melac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ica-proc-4-51-2021⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124, pp.107442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485612v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A random walk model that accounts for space occupation and movements of a large herbivore</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Settle Down! Ranging Behaviour Responses of Roe Deer to Different Capture and Release Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bansaye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ulrika Bergvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petter Kjellander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Rauset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes De Groeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93387-2⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani11113299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288923v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping out a future for ungulate migrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
+                <w:t xml:space="preserve">Canopy openness and exclusion of wild ungulates act synergistically to improve oak natural regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Petersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Grant C. Hopcraft</w:t>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Felton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abf0998⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 487 (11), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.118976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425923v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many, large and early: Hunting pressure on wild boar relates to simple metrics of hunting effort</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A random walk model that accounts for space occupation and movements of a large herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Rousset</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bansaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134251⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93387-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485475v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does oak mast seeding affect the feeding behavior of sympatric red and roe deer?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping out a future for ungulate migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Siat</w:t>
+                <w:t xml:space="preserve">Matthew Kauffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hebblewhite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grant C. Hopcraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2020.04.006⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6542), pp.566-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abf0998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038406v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-like Patterns of Plant Phenology Determine Ungulate Movement Tactics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Atle Mysterud</w:t>
+                <w:t xml:space="preserve">Many, large and early: Hunting pressure on wild boar relates to simple metrics of hunting effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Vajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerod Merkle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
+                <w:t xml:space="preserve">Emmanuelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inger Maren Rivrud</w:t>
+                <w:t xml:space="preserve">Julien Fattebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.06.032⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 698, pp.134251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934896v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should I stay or should I go? Determinants of immediate and delayed movement responses of female red deer (Cervus elaphus) to drive hunts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Richard</w:t>
+                <w:t xml:space="preserve">How does oak mast seeding affect the feeding behavior of sympatric red and roe deer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Guillaumat</w:t>
+                <w:t xml:space="preserve">Emily Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Siat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0228865⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2020.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750687v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cost of deer to trees: changes in resource allocation from growth-related traits and phenolic content to structural defence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nick Rowe</w:t>
+                <w:t xml:space="preserve">Wave-like Patterns of Plant Phenology Determine Ungulate Movement Tactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Aikens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atle Mysterud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerod Merkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inger Maren Rivrud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2019.1593⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (17), pp.3444-3449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315159v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity to the risk and landscape features modulate female red deer movement patterns over several days after drive hunts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Should I stay or should I go? Determinants of immediate and delayed movement responses of female red deer (Cervus elaphus) to drive hunts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Baubet</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2981/wlb.00545⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0228865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485527v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cost of deer to trees: changes in resource allocation from growth-related traits and phenolic content to structural defence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick P Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 152 (3), pp.417-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5091/plecevo.2019.1593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion des graines par le cerf élaphe (Cervus elaphus) pendant la saison de chasse : mise en place d’une expérimentation dans le Domaine national de Chambord</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Proximity to the risk and landscape features modulate female red deer movement patterns over several days after drive hunts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ushma Shukla</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Siat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/70813⟩</w:t>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2981/wlb.00545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903215v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right on track? Performance of satellite telemetry in terrestrial wildlife research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. G. Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rolandsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (5), pp.e0216223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0216223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des populations d’ongulés sauvages sur la régénération forestière du chêne : le dispositif EFFORT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Dispersion des graines par le cerf élaphe (Cervus elaphus) pendant la saison de chasse : mise en place d’une expérimentation dans le Domaine national de Chambord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Méline Reeb</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Jégoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ushma Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faune Sauvage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (4), pp.371-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/70813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155807v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving in the Anthropocene: Global reductions in terrestrial mammalian movements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bram van Moorter</w:t>
+                <w:t xml:space="preserve">Influence des populations d’ongulés sauvages sur la régénération forestière du chêne : le dispositif EFFORT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Reeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 322, pp.25-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311436v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same habitat types but different use: evidence of context-dependent habitat selection in roe deer across populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mysterud Atle</w:t>
+                <w:t xml:space="preserve">The ground plot counting method: A valid and reliable assessment tool for quantifying seed production in temperate oak forests?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Touzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bel-Venner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Gamelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Focardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Gamelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-23111-0⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 430, pp.143-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892028v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truly sedentary? The multi-range tactic as a response to resource heterogeneity and unpredictability in a large herbivore</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Moving in the Anthropocene: Global reductions in terrestrial mammalian movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlee Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Bohning-Gaese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Fryxell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram van Moorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-4131-5⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 359 (6374), pp.466-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aam9712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311434v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ground plot counting method: A valid and reliable assessment tool for quantifying seed production in temperate oak forests?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marlène Gamelon</w:t>
+                <w:t xml:space="preserve">Same habitat types but different use: evidence of context-dependent habitat selection in roe deer across populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudry William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mysterud Atle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.07.061⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23111-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335052v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epizoochorous dispersal by ungulates depends on fur, grooming and social interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Saïd</w:t>
+                <w:t xml:space="preserve">Truly sedentary? The multi-range tactic as a response to resource heterogeneity and unpredictability in a large herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Couriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187 (1), pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-4131-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.3768⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02608820v1</w:t>
+                <w:t xml:space="preserve">hal-02311434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ungulates increase forest plant species richness to the benefit of non-forest specialists</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
+                <w:t xml:space="preserve">Epizoochorous dispersal by ungulates depends on fur, grooming and social interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jegoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Isselin Nondedeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.1582-1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.13899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01592230v1</w:t>
+                <w:t xml:space="preserve">hal-02608820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of ungulates in nowadays temperate forests. A response to Fløjgaard et al. (DOI:10.1111/gcb.14029)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Ungulates increase forest plant species richness to the benefit of non-forest specialists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 24 (6), pp.e741-e742. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14122⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.e485-e495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607876v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common drivers of seasonal movements on the migration - residency behavior continuum in a large herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Santin-Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-25777-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian periodicity in space use by ungulates of temperate regions: How much, when and why?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+                <w:t xml:space="preserve">The role of ungulates in nowadays temperate forests. A response to Fløjgaard et al. (DOI:10.1111/gcb.14029)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12857⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (6), pp.e741-e742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309869v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’abroutissement par les cervidés favorise-t-il la régénération de l’épicéa au détriment de celle du sapin ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Montpied</w:t>
+                <w:t xml:space="preserve">Circadian periodicity in space use by ungulates of temperate regions: How much, when and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre d'information du réseau Ongulés Sauvages (ONCFS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87 (5), pp.1299-1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155869v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understory vegetation dynamics and tree regeneration as affected by deer herbivory in temperate hardwood forests</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’abroutissement par les cervidés favorise-t-il la régénération de l’épicéa au détriment de celle du sapin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre d'information du réseau Ongulés Sauvages (ONCFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.16-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606839v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deer browsing promotes Norway spruce at the expense of silver fir in the forest regeneration phase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understory vegetation dynamics and tree regeneration as affected by deer herbivory in temperate hardwood forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Holveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Said</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.05.040⟩</w:t>
+              <w:t xml:space="preserve">iForest: Biogeosciences and Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.837-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3832/ifor2186-010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595597v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does disturbance affect the intensity and importance of plant competition along resource gradients?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anders Mårell</w:t>
+                <w:t xml:space="preserve">Deer browsing promotes Norway spruce at the expense of silver fir in the forest regeneration phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Montpied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 391, pp.239-245. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.02.003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 400 (15 September 2017), pp.269-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606840v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sanglier en Europe : une menace pour la biodiversité ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Vallée</w:t>
+                <w:t xml:space="preserve">How does disturbance affect the intensity and importance of plant competition along resource gradients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Klein</w:t>
+                <w:t xml:space="preserve">S. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/62398⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 391, pp.239-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598636v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary endozoochorous long-distance seed dispersal by three native herbivorous ungulates in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
+                <w:t xml:space="preserve">Le sanglier en Europe : une menace pour la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2016.01.005⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (6), pp.505-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/62398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605424v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sanglier en Europe : une menace pour la biodiversité ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Klein</w:t>
+                <w:t xml:space="preserve">Complementary endozoochorous long-distance seed dispersal by three native herbivorous ungulates in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/62398⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (4), pp.321-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121264v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling the niche variation hypothesis from the intra- to the inter-specific level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Coissac</w:t>
+                <w:t xml:space="preserve">Decreasing deer browsing pressure influenced understory vegetation dynamics over 30 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-015-3390-7⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (3), pp.367-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-014-0431-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804403v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing deer browsing pressure influenced understory vegetation dynamics over 30 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Picard</w:t>
+                <w:t xml:space="preserve">Upscaling the niche variation hypothesis from the intra- to the inter-specific level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Redjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-014-0431-z⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179 (3), pp.835 - 842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-015-3390-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269042v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial migration or just habitat selection? Seasonal movements of roe deer in an Alpine population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mammalogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96, pp.502-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des populations de cervidés sur la biodiversité végétale. Enseignements de deux suivis à moyen terme (10 et 30 ans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune Sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 303, pp.36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra- and interspecific differences in diet quality and composition in a large herbivore community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Redjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0084756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostics et suivis de l'impact des ongulés sur la régénération et la flore forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 210, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying spatial interactions between sympatric populations of large herbivores: a null model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Hamann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36, pp.157--165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2012.07604.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating herbaceous plant biomass in mountain grasslands: a comparative study using three different methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Redjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grigulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alpine Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 122, pp.57-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00035-012-0100-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oak browsing index correlates linearly with roe deer density: a new indicator for deer management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Widmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58 (1), pp.17--22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10344-011-0535-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations cervidés - végétation forestière : apports des suivis temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 110, pp.22-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deer-mediated expansion of a rare plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia S. Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 212 (2), pp.307 - 314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11258-010-9823-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex effect on habitat selection in response to hunting disturbance: the study of wild boar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, --, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Identification of Resources Influencing Habitat Use in a Multi-Specific Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamann J.L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (12), pp.e29048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0029048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High red deer density depresses body mass of roe deer fawns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 163, pp.91-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-009-1538-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of GPS activity sensors to measure active and inactive behaviours of European roe deer &amp;lt;em&amp;gt;(Capreolus capreolus&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gottardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Tua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Maublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (4), pp.355 - 362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/MAMM.2010.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat use by female western roe deer (Capreolus capreolus): influence of resource availability on habitat selection in two contrasting years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 88 (11), pp.1052-1062. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/Z10-070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of deer on temperate forest vegetation and woody debris as protection of forest regeneration against browsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois-Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 260(4), pp.429-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What shapes intra-specific variation in home range size? A case study of female roe deer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Ranking temperate woody species along a gradient of browsing by deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Bourgoin</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00412517v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00412521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What shapes intra-specific variation in home range size? A case study of female roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Widmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 118 (9), pp.1299 - 1306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2009.17346.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking temperate woody species along a gradient of browsing by deer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">What shapes intra-specific variation in home range size? A case study of female roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Picard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Widmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Débias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118, pp.1299-1306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2009.17346.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00412521v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00412517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking temperate woody species along a gradient of browsing by deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 258 (7), pp.1397-1406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.06.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roe deer Capreolus capreolus home-range sizes estimated from VHF and GPS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-patch use of the habitat: testing the First-Passage Time analysis on roe deer paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy van Laere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.339-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00310162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailles du domaine vital du Chevreuil Capreolus capreolus estimée à partir de données VHF et GPS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence for exploration behaviour in young roe deer (&amp;lt;i&amp;gt;Capreolus capreolus&amp;lt;/i&amp;gt;) prior to dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Moorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J.M. Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (1), pp.101-110</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286422v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for exploration behaviour in young roe deer (&amp;lt;i&amp;gt;Capreolus capreolus&amp;lt;/i&amp;gt;) prior to dispersal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailles du domaine vital du Chevreuil Capreolus capreolus estimée à partir de données VHF et GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20, pp.1-15</w:t>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1), pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428259v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-patch use of the habitat: testing the First-Passage Time analysis on roe deer Capreolus capreolus paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy van Laere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (3), pp.339 - 349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2981/0909-6396(2008)14[339:amuoth]2.0.co;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variation in diet composition and similarity of sympatric red deer Cervus elaphus and roe deer Capreolus capreolus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Storms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.237-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial ordination of vegetation data using a generalization of Wartenberg's multivariate spatial correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Débias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19, pp.45-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime reproductive success and composition of the home range in large herbivore.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D. Mc Loughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Boyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Messier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 88 (12), pp.3192-3201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1890/06-1974.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00206956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation structure and ungulate abundance over a period of increasing elephant abundance in Hwange National Park, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwanele Kanengoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (1), pp.87-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0266467406003609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hurricane Lothar on red an roe deer winter diets in the Northern Vosges France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Saint Andrieux</w:t>
+                <w:t xml:space="preserve">L'indice d'abroutissement : un nouvel indicateur de la relation &amp;quot;forêt-gibier&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 237, pp.164-169</w:t>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 271, pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698230v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'indice d'abroutissement : un nouvel indicateur de la relation &amp;quot;forêt-gibier&amp;quot; ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Klein</w:t>
+                <w:t xml:space="preserve">Influence of hurricane Lothar on red and roe deer winter diets in the Northern Vosges, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Storms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faune Sauvage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 271, pp.23-27</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 237, pp.164-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588087v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hurricane Lothar on red and roe deer winter diets in the Northern Vosges, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+                <w:t xml:space="preserve">Influence of hurricane Lothar on red an roe deer winter diets in the Northern Vosges France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Storms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saint Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 237, pp.164-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184420v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wintering behaviour and spatial ecology of Eurasian Woodcock &amp;lt;i&amp;gt;Scolopax rusticola&amp;lt;/i&amp;gt; in western France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Ferrand</w:t>
+                <w:t xml:space="preserve">The influence of landscape structure on female roe deer home-range size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Servanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.1003-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-005-7518-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427746v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of landscape structure on female roe deer home-range size</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Servanty</w:t>
+                <w:t xml:space="preserve">Wintering behaviour and spatial ecology of Eurasian Woodcock &amp;lt;i&amp;gt;Scolopax rusticola&amp;lt;/i&amp;gt; in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 147, pp.519-532</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00188648v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wintering behaviour and spatial ecology of Eurasian Woodcock Scolopax rusticola in western France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of Landscape Structure on Female Roe Deer Home-range Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Duriez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Ferrand</w:t>
+                <w:t xml:space="preserve">Sabrina Servanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (8), pp.1003-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-005-7518-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1474-919x.2005.00423.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00187804v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological correlates of home-range size in spring–summer for female roe deer (Capreolus capreolus) in a deciduous woodland</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Wintering behaviour and spatial ecology of Eurasian Woodcock Scolopax rusticola in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0952836905007454⟩</w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 147, pp.519-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-919x.2005.00423.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00188653v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of forage availability in ecological studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Ecological correlates of home-range size in spring–summer for female roe deer (Capreolus capreolus) in a deciduous woodland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10344-005-0115-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 367, pp.301-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0952836905007454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188652v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Landscape Structure on Female Roe Deer Home-range Size</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Assessment of forage availability in ecological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Servanty</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Débias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-005-7518-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51 (4), pp.242-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-005-0115-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371873v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des tempêtes de 1999 sur la dynamique des populations de chevreuils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan des effets à court terme des tempêtes de 1999 sur les populations de chevreuils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Duncan</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Widmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd-Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Normant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 157, pp.50-53</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3, pp.50-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583050v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des effets à court terme des tempêtes de 1999 sur les populations de chevreuils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets des tempêtes de 1999 sur la dynamique des populations de chevreuils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Normant</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 3, pp.50-55</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 157, pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582917v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of hurricane Lothar on habitat use of roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Wildmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 195, pp.237-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2004.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution et diversité végétales en Corse suite à la déprise agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">The effects of agricultural fields and human settlements on the use of rivers by wildlife in the mid-Zambezi valley, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Cyril Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snoden Mutake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Coid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (3), pp.293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1024411711670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371866v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of agricultural fields and human settlements on the use of rivers by wildlife in the mid-Zambezi valley, Zimbabwe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scale-dependent hierarchical adjustments of movement patterns in a long-range foraging seabird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 270, pp.1143-1148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02473475v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-dependent hierarchical adjustments of movement patterns in a long-range foraging seabird</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Weimerskirch</w:t>
+                <w:t xml:space="preserve">Évolution et diversité végétales en Corse suite à la déprise agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 270, pp.1143-1148</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, LV (4), pp.309-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427419v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of agricultural fields and human settlements on the use of rivers by wildlife in the mid-Zambezi valley, Zimbabwe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Scale-dependent hierarchical adjustments of movement patterns in a long-range foraging seabird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 18, pp.293-302</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 270, pp.1143-1148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189602v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-dependent hierarchical adjustments of movement patterns in a long-range foraging seabird</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">The effects of agricultural fields and human settlements on the use of rivers by wildlife in the mid-Zambezi valley, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Cyril Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snoden Mutake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Coid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 270, pp.1143-1148</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18, pp.293-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189605v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of agricultural fields and human settlements on the use of rivers by wildlife in the mid-Zambezi valley Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mutake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18, pp.293-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of agricultural fields and human settlements on the use of rivers by wildlife in the mid-Zambezi valley, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mutake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18, pp.293-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution et diversité végétale en Corse suite à la déprise agricole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 55 (4), pp.309-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/5196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floristic and life form diversity in post-pasture successions on a Mediterranean island (Corsica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 162 (1), pp.67-76</w:t>
+              <w:t xml:space="preserve">, 2002, 162, pp.67-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679058v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floristic and life form diversity in post-pasture successions on a Mediterranean island (Corsica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 162, pp.67-76</w:t>
+              <w:t xml:space="preserve">, 2002, 162 (1), pp.67-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192201v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succession secondaire végétale dans la région de Zicavo en Corse (île méditerranéenne) : effet du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gamisans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bédecarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 58 (6), pp.615-624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2001149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succession secondaire végétale dans la région de Zicavo en Corse (Ile méditerranéenne) : effet du climat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Bédécarrats</w:t>
+                <w:t xml:space="preserve">Succession secondaire végétale dans la région de Zicavo en Corse (île méditerranéenne) : effet du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delcros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.C. Rameau</w:t>
+                <w:t xml:space="preserve">Jacques Gamisans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 58, pp.615-624</w:t>
+              <w:t xml:space="preserve">, 2001, 58 (5), pp.615-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579931v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succession secondaire végétale dans la région de Zicavo en Corse (île méditerranéenne) : effet du climat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Rameau</w:t>
+                <w:t xml:space="preserve">Succession secondaire végétale dans la région de Zicavo en Corse (Ile méditerranéenne) : effet du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gamisans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 58 (5), pp.615-624</w:t>
+              <w:t xml:space="preserve">, 2001, 58, pp.615-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675751v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the age of the oldest woody specimen for studying post-pasture successions in Corsica (Mediterranean island)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+                <w:t xml:space="preserve">Impact du pastoralisme sur l'évolution paysagère en Corse. Quelques propositions de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1146-609X(00)01079-1⟩</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 88 (3), pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rga.2000.3000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02693922v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du pastoralisme sur l'évolution paysagère en Corse. Quelques propositions de gestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Auvergne</w:t>
+                <w:t xml:space="preserve">Using the age of the oldest woody specimen for studying post-pasture successions in Corsica (Mediterranean island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/rga.2000.3000⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21 (3), pp.193-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1146-609X(00)01079-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371862v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the age of the oldest woody specimen for studying post-pasture successions in Corsica (Mediterranean island)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00410247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14581,1540 +14597,1540 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouvellement des peuplements forestiers en contexte de changement global : opportunités et difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution de l’expertise collective « Expertise CRREF – Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP Ecofor, Nov 2022, Paris, France. pp.1-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et caractérisation des lieux d’intérêt de cervidés en milieu forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème conférence cartographique internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité français de cartographie (CFC), Dec 2021, Florence, Italie. pp.47-59, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62437/cixz340-658etyknpgmcw-19173217⟩</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/4693142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Sylva-France a new research infrastructure for forest adaptation and silvicultural innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ehrenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO World Congress 2019 "Forest Research and Cooperation for Sustainable Development"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, embrapa, Sep 2019, Curitiba, Brazil. 768 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4336/2019.pfb.39e201902043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent vegetation phenology variability and wild reindeer migration in Hardangervidda plateau (Norway)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Franclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bourrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Cartographic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut nous dire la flore sur la pression exercée par les ongulés sauvages et leurs effets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ICE 2015 "Vers une nouvelle gestion du grand gibier : les Indicateurs de changement écologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Chambord, France. pp.145-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des interactions entre semis ligneux, communauté végétale et cervidés sur la dynamique de recrutement des arbres en forêt tempérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Holveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoveg 12, Dynamiques des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Brest, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of interactions between bramble thicket and oak seedlings by stress (light, water and simulated browsing)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ongulés sauvages, des vecteurs de dissémination pour les plantes à l'échelle du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Virfollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées françaises de l'écologie du paysage : Regards et apports de l'écologie du paysage sur les continuités écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abroutissement par les cervidés : élément structurant et moteur de la dynamique des communautés végétales forestières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 6, 6èmes journées d'Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la réponse du sous-bois à la pression des grands herbivores au travers du réseau national d'enclos/exclos Renecofor couplé à un gradient de populations animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Heuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XIV International Conference on Small Angle Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Conference on Small Angle Scattering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational changes in syndiotactic poly(methyl methacrylate) confined in organically modified clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. A. Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Dynamics in Confinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des phénomènes d'interactions entre espèces durant les successions secondaires avec deux indices : compétition et lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, La Londe-les-Maures, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16124,1237 +16140,1237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick risk in roe deer fawns : what links with environment and individual characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Parasitized, non-parasitized, why? A study of factors influencing tick burden in roe deer neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th WDA / 14th EWDA - Joint Virtual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Cuenca (Virtual), Spain. </w:t>
+              <w:t xml:space="preserve">EvoLyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629828v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitized, non-parasitized, why? A study of factors influencing tick burden in roe deer neonates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Tick risk in roe deer fawns : what links with environment and individual characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoLyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t>
+              <w:t xml:space="preserve">69th WDA / 14th EWDA - Joint Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Cuenca (Virtual), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865224v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of landscape spatial structure and movement behavior of red deer (Cervus elaphus) on epizoochorous seed dispersal kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ushma Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Reineking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Heurich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Ecology of Animals. Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation par la disponibilité en ressources des interactions entre semis de chêne, ronce et chevreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoveg 12, Dynamiques des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Brest, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deer browsing causes short-term species shift between silver fir and norway spruce in the Vosges Mountains, northeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deer mediated progression of a rare plant species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">DIPLO - DIssémination des PLantes par 3 Ongulés sauvages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit Valiergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.F. Picard</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frugivores and Seed Dispersal 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593861v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIPLO - DIssémination des PLantes par 3 Ongulés sauvages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Deer mediated progression of a rare plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Bideau</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">Frugivores and Seed Dispersal 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593860v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration spatio-temporelle des communautés végétales par les cervidés en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées annuelles de la Société Française d'Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest-dwelling ungulates and seed dispersal: a comparative approach to three different species: roe deer, red deer and wild boar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit Valiergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frugivores and Seed Dispersal 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of forest ungulates on plant species richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX International Union of Game Biologists Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Moscow, Russia. Ministry of Agriculture of the Russian Federation, pp.220-220, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17364,1053 +17380,1171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la variabilité climatique sur la démographie des rennes en Laponie suédoise: de l'intérêt du calendrier pastoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josyane Ronchail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Cohen; Christian Giusti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milieux extrêmes et critiques face au changement climatique. Climat, Territoire, Environnement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-194, 2021, 979‑10‑231‑0642‑8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Future of Landscapes: The Challenges of Participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lifran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luginbühl, Yves; Howard, Peter; Terrasson, Daniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Sustainable Development: The French Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.173--184, 2015, 978-1-4724-3859-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des tempêtes de 1999 sur les relations entre forêt et chevreuils et conséquences pour la gestion de ces ongulés : chap 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pettorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt face aux tempêtes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.121-130, 2009, Synthèses, 978 2 7592 0330 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9. Impact des tempêtes de 1999 sur les relations entre forêt et chevreuils et conséquences pour la gestion de ces ongulés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pettorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Birot, G. Landmann et I. Bonhême. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt face aux tempêtes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.121-130, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Gosselin</w:t>
+                <w:t xml:space="preserve">La Liste rouge des écosystèmes en France : les forêts de montagne, Hexagone et Corse 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hallosserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
+              <w:t xml:space="preserve">IUCN, France; MNHN; OFB, Office Français de la Biodiversité; IGN; CBN. 2025, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04244666v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId547" w:history="1">
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246488v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place du système d'information pour la gestion des données des dispositifs expérimentaux de l’infrastructure nationale IN-SYLVA France (adaptation des forêts et l’innovation sylvicole).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Landmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; OFB; CIRAD; FCBA; CNPF; ONF; Université de Rouen - Normandie. 2021, 36p</w:t>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03341438v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mise en place du système d'information pour la gestion des données des dispositifs expérimentaux de l’infrastructure nationale IN-SYLVA France (adaptation des forêts et l’innovation sylvicole).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fiocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; OFB; CIRAD; FCBA; CNPF; ONF; Université de Rouen - Normandie. 2021, 36p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effets des tempêtes sur la dynamique des populations de chevreuils et impact des ongulés sur la succession végétale et la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18420,100 +18554,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation spatio-temporelle de la dynamique de la végétation dans l'aire naturelle du pin laricio en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Corse Pasquale Paoli, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02840720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18523,91 +18657,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Forêt-Ongulés : De la compréhension du fonctionnement des populations d’ongulés à l’étude de l’influence de ces populations sur les peuplements forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université Lyon 1 - Claude Bernard, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05145839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18617,401 +18751,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial covariation between wild boars and other mammals in peri-urban landscapes: insights for management from southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Barachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Dezeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation Système d'Information IN-SYLVA France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Fiocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Evtimova-Gardair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclidean distances versus effective pathways: a GIS approach for testing the effects of dispersal constraints on spatial genetic structure of Black grouse (Tetrao tetrix Aves, Tetraoninae) populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bernard Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId573"/>
+      <w:footerReference w:type="default" r:id="rId586"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19079,51 +19213,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C98DC276"/>
+    <w:nsid w:val="4A643EC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19310,51 +19444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-said" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1485-8297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081130627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218309643" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432570577" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DWA-1433-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Brogi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Bhardwaj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70314" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05385441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Podg&#243;rski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Fattorini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Augustsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70230" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Atmeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02565-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.03.20.644315" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05212855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Fradin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsviatko Alexandrov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Apollonio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Arnold" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Ba&#347;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11295" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassagneux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baubet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Nivois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlette Chandosne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502233v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01226-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Stiegler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara A Gallagher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hering" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlee Tucker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52381-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110608" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866461v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Franco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11613" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Beroud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7991" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Mumme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Middleton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciucci" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes de Groeve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Corradini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16769" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433196v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seigle&#8208;ferrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;m. Gaillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13633" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104743" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04335031v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262973" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817849v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J E Broekman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle P Hilbers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark a J Huijbregts" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullahi H Ali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13523" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697209v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Bergvall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Rauset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes De Groeve" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113299" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224184v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vajas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Melac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107442" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926049v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Petersson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Felton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.118976" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502488v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Rietsch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Masson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-51-2021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03288923v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93387-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425923v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kauffman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hebblewhite" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grant C. Hopcraft" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf0998" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fattebert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rousset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134251" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.04.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934896v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Aikens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle Mysterud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerod Merkle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Maren Rivrud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.06.032" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750687v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaumat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228865" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04315159v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Rowe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2019.1593" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485527v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mortz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00545" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399726v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903215v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore J&#233;goux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushma Shukla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70813" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. G. Hofman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayward" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolandsen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216223" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saba" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Reeb" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311436v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bohning-Gaese" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fagan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fryxell" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Moorter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam9712" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892028v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudry William" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sonia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mysterud Atle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23111-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311434v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Couriot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4131-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04335052v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Touzot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.061" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608820v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Liehrmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jegoux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guilbert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin Nondedeu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3768" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621521v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Santin-Janin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Licoppe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25777-y" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02309869v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12857" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155869v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606839v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holveck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2186-010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595597v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.05.040" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606840v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598636v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vall&#233;e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baudet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62398" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605424v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baubet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.01.005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121264v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804403v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bison" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Redjadj" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3390-7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269042v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Picard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0431-z" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044776v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loison" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637752v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633711v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maillard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevrier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084756" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598570v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gaillard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calenge" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hamann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.07604.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3F2PSTD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282770v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Redjadj" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grigulis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-012-0100-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LR530MLH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296976v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevrier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Widmer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Andrieux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-011-0535-9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/915334253CAB7DF8B8B879CEA8B2859ED2B38160/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596031v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001453v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Boulanger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Saied" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Ballon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Ningre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-010-9823-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XB5GRX16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698206v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664544v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamann J.L." TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029048" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539458v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hamann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1538-z" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X89V8063-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662099v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gottardi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tua" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Maublanc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2010.058" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-55PHJ4NG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549115v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z10-070" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539518v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hamann" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois-Coli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412517v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Widmer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2009.17346.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MCTXBM8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750693v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412521v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592275v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.055" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9FLHK0T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428127v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310162v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy van Laere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286422v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428259v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Moorter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426469v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/0909-6396(2008)14[339:amuoth]2.0.co;2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428225v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Storms" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428140v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dray" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;bias" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206956v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Mc Loughlin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boyce" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Messier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1974.1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184063v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Dubois" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanele Kanengoni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467406003609" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LGLMF9C6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698230v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588087v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toigo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klein" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184420v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Storms" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427746v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duriez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferrand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188648v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-7518-8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6H1Z4WNV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187804v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferrand" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919x.2005.00423.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188653v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836905007454" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SN5NG2W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188652v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-005-0115-y" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXX6M292-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05371873v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583050v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582917v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Castex" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d-Delcros" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normant" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187130v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wildmer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Miroir" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.02.021" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5P6NKSL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05371866v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rameau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02473475v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snoden Mutake" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Coid" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024411711670" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGN4V35L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427419v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189602v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189605v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427335v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Renaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mutake" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coid" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679896v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449455v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5196" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679058v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192201v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881941v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gamisans" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;decarrats" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001149" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579931v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamisans" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcros" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675751v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693922v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(00)01079-1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94AD424750D5A347122AD4C879C5414021B8425F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05371862v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Auvergne" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2000.3000" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410247v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223378v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070176v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173217" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188784v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2019.pfb.39e201902043" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462267v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Franclet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourrand" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602190v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605214v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605261v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595995v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virfollet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593450v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593452v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heuze" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495615v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouault" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boue" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495198v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Tran" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836690v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629828v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865224v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292808v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605217v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155835v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593861v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593860v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit Valiergue" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593865v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593847v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592282v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343168v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/climat" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703714v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lifran" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Attonaty" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592946v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399381v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341438v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587868v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840720v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05145839v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098431v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Barachin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986417v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bernard Laurent" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnani" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-said" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1485-8297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081130627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218309643" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432570577" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DWA-1433-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05506108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bled" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Licoppe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.70098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05565500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Franke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafke Schipper" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Avgar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Chatterjee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70212" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Brogi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Bhardwaj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70314" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Atmeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02565-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05385441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Podg&#243;rski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Fattorini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Augustsson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70230" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.03.20.644315" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05212855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Fradin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsviatko Alexandrov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Apollonio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Arnold" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Ba&#347;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11295" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200198v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassagneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baubet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Nivois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlette Chandosne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Franco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110608" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01226-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Stiegler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara A Gallagher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hering" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlee Tucker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52381-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Beroud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7991" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143160v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Mumme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Middleton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes de Groeve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Corradini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16769" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104743" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seigle&#8208;ferrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;m. Gaillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13633" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04335031v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262973" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817849v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J E Broekman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle P Hilbers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark a J Huijbregts" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullahi H Ali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13523" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Rietsch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485612v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-51-2021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vajas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Melac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107442" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Bergvall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Rauset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes De Groeve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113299" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926049v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Petersson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Felton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.118976" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03288923v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93387-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425923v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kauffman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hebblewhite" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grant C. Hopcraft" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf0998" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fattebert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rousset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134251" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.04.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934896v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Aikens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle Mysterud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerod Merkle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Maren Rivrud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.06.032" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750687v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaumat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228865" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399726v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2019.1593" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485527v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mortz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00545" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328722v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. G. Hofman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayward" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolandsen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216223" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903215v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore J&#233;goux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushma Shukla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70813" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155807v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Reeb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04335052v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Touzot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.061" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZX5V69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311436v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bohning-Gaese" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fagan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fryxell" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Moorter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam9712" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892028v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudry William" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sonia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mysterud Atle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23111-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311434v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Couriot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4131-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608820v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Liehrmann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jegoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guilbert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin Nondedeu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3768" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621521v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Santin-Janin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25777-y" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02309869v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12857" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155869v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holveck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2186-010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.05.040" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606840v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121264v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vall&#233;e" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baudet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62398" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baubet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.01.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269042v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Picard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0431-z" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804403v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bison" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Redjadj" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3390-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044776v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loison" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637752v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633711v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maillard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevrier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084756" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598570v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282717v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gaillard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calenge" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hamann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.07604.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3F2PSTD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282770v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Redjadj" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grigulis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-012-0100-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LR530MLH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296976v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevrier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Widmer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Andrieux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-011-0535-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/915334253CAB7DF8B8B879CEA8B2859ED2B38160/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596031v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001453v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Boulanger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Saied" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Ballon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Ningre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-010-9823-9" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XB5GRX16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698206v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664544v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamann J.L." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029048" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539458v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hamann" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1538-z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X89V8063-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662099v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gottardi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tua" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Maublanc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2010.058" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-55PHJ4NG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549115v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z10-070" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539518v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hamann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois-Coli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412521v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750693v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Widmer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2009.17346.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MCTXBM8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412517v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592275v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.055" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9FLHK0T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428127v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310162v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy van Laere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428259v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Moorter" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286422v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426469v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/0909-6396(2008)14[339:amuoth]2.0.co;2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428225v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Storms" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428140v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dray" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;bias" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206956v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Mc Loughlin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boyce" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Messier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1974.1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184063v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Dubois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanele Kanengoni" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467406003609" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LGLMF9C6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588087v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toigo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klein" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184420v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Storms" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698230v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188648v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-7518-8" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6H1Z4WNV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427746v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duriez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferrand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05371873v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187804v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferrand" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919x.2005.00423.x" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188653v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836905007454" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SN5NG2W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188652v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-005-0115-y" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXX6M292-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582917v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Castex" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d-Delcros" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normant" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583050v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187130v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wildmer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Miroir" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.02.021" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5P6NKSL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02473475v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snoden Mutake" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Coid" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024411711670" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGN4V35L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427419v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05371866v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rameau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189605v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189602v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427335v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Renaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mutake" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coid" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679896v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449455v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5196" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192201v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679058v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881941v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gamisans" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;decarrats" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001149" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675751v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579931v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamisans" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcros" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05371862v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Auvergne" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2000.3000" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693922v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(00)01079-1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94AD424750D5A347122AD4C879C5414021B8425F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410247v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223378v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070176v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/4693142" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188784v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2019.pfb.39e201902043" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462267v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Franclet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourrand" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602190v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605214v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605261v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595995v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virfollet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593450v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593452v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heuze" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495615v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouault" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boue" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495198v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Tran" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836690v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865224v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629828v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292808v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605217v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155835v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593860v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit Valiergue" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593861v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593865v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593847v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592282v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343168v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/climat" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703714v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lifran" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Attonaty" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592946v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399381v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05070129v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hallosserie" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341438v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587868v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840720v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05145839v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098431v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Barachin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986417v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bernard Laurent" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnani" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>