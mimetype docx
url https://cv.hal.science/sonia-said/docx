--- v1 (2026-04-04)
+++ v2 (2026-04-25)
@@ -661,429 +661,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal antipredator tactics shape female movement patterns in large herbivores</w:t>
+                <w:t xml:space="preserve">Impact of hunting modality on social contacts in wild boar populations across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Atmeh</w:t>
+                <w:t xml:space="preserve">Tomasz Podgórski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+                <w:t xml:space="preserve">Niccolò Fattorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+                <w:t xml:space="preserve">Evelina Augustsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Garel</w:t>
+                <w:t xml:space="preserve">Eric Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hewison</w:t>
+                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.142-152. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02565-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.70230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857388v1</w:t>
+                <w:t xml:space="preserve">hal-05385441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hunting modality on social contacts in wild boar populations across Europe</w:t>
+                <w:t xml:space="preserve">Exposure to toxic trace metals is negatively associated with testis mass in wild male roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Podgórski</w:t>
+                <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolò Fattorini</w:t>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelina Augustsson</w:t>
+                <w:t xml:space="preserve">Amandine Herrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baubet</w:t>
+                <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 383, pp.126325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.70230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385441v1</w:t>
+                <w:t xml:space="preserve">hal-05183755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to toxic trace metals is negatively associated with testis mass in wild male roe deer</w:t>
+                <w:t xml:space="preserve">Neonatal antipredator tactics shape female movement patterns in large herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Vuarin</w:t>
+                <w:t xml:space="preserve">Kamal Atmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Herrada</w:t>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Débias</w:t>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Crini</w:t>
+                <w:t xml:space="preserve">A. Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 383, pp.126325. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.142-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02565-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183755v1</w:t>
+                <w:t xml:space="preserve">hal-04857388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating camera trap methods for monitoring population trends in ungulates: insights from simulation</w:t>
               </w:r>
@@ -1121,51 +1121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Chiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1716,930 +1716,930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le déséquilibre forêt-ongulés pour permettre le renouvellement des forêts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+                <w:t xml:space="preserve">Minor and trace element concentrations in roe deer hair: A non-invasive method to define reference values in wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Herrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, pp.111720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867704v1</w:t>
+                <w:t xml:space="preserve">hal-04454221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential mineral elements in roe deer: Associations with parasites and immune phenotypes in two contrasting populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Ligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.11613⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 489 (17), pp.110608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779633v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un facteur de blocage de régénération peut en cacher un autre : bien identifier les contraintes pour réussir au mieux sa régénération naturelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Collet</w:t>
+                <w:t xml:space="preserve">Elevation affects both the occurrence of ungulate browsing and its effect on tree seedling growth for four major tree species in European mountain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01226-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866461v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minor and trace element concentrations in roe deer hair: A non-invasive method to define reference values in wildlife</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bidault</w:t>
+                <w:t xml:space="preserve">Mammals show faster recovery from capture and tagging in human-disturbed landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Stiegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cara A Gallagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlee Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111720⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52381-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454221v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak regeneration facing deer browsing: Can competition between saplings offset the diversion effect? A simulation experiment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduire le déséquilibre forêt-ongulés pour permettre le renouvellement des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.45-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692350v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevation affects both the occurrence of ungulate browsing and its effect on tree seedling growth for four major tree species in European mountain forests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Morin</w:t>
+                <w:t xml:space="preserve">Essential mineral elements in roe deer: Associations with parasites and immune phenotypes in two contrasting populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01226-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04502233v1</w:t>
+                <w:t xml:space="preserve">hal-04779633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammals show faster recovery from capture and tagging in human-disturbed landscapes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un facteur de blocage de régénération peut en cacher un autre : bien identifier les contraintes pour réussir au mieux sa régénération naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Müller</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlee Tucker</w:t>
+                <w:t xml:space="preserve">Catherine C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.7-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737205v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation d’abroutissement : un outil pour mieux comprendre l’effet de l’herbivorie par les cervidés sur les jeunes plants de Chênes</w:t>
               </w:r>
@@ -2651,51 +2651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Beroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3308,51 +3308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population density and plant availability interplay to shape browsing intensity by roe deer in a deciduous forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3557,615 +3557,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la disponibilité alimentaire et du climat sur l’abroutissement : utilisation de la méthode Aldous dans la réserve nationale de chasse et de faune sauvage de La Petite Pierre</w:t>
+                <w:t xml:space="preserve">Catch-effort model used as a management tool in exploited populations: Wild boar as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Rietsch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pablo Vajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Gamelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Melac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124, pp.107442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502488v1</w:t>
+                <w:t xml:space="preserve">hal-03224184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and characterizing animals’ places of interest in forest environment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Settle Down! Ranging Behaviour Responses of Roe Deer to Different Capture and Release Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrika Bergvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petter Kjellander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Rauset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes De Groeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ica-proc-4-51-2021⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani11113299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485612v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catch-effort model used as a management tool in exploited populations: Wild boar as a case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Melac</w:t>
+                <w:t xml:space="preserve">Canopy openness and exclusion of wild ungulates act synergistically to improve oak natural regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Petersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Felton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107442⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 487 (11), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.118976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224184v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settle Down! Ranging Behaviour Responses of Roe Deer to Different Capture and Release Methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la disponibilité alimentaire et du climat sur l’abroutissement : utilisation de la méthode Aldous dans la réserve nationale de chasse et de faune sauvage de La Petite Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Rietsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697209v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canopy openness and exclusion of wild ungulates act synergistically to improve oak natural regeneration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping and characterizing animals’ places of interest in forest environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Petersson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Collet</w:t>
+                <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Felton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 487 (11), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Proceedings of the ICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.118976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ica-proc-4-51-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926049v1</w:t>
+                <w:t xml:space="preserve">hal-03485612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A random walk model that accounts for space occupation and movements of a large herbivore</w:t>
               </w:r>
@@ -4268,51 +4268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping out a future for ungulate migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kauffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cagnacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4389,51 +4389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Many, large and early: Hunting pressure on wild boar relates to simple metrics of hunting effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Vajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4696,51 +4696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atle Mysterud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerod Merkle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cagnacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inger Maren Rivrud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4951,51 +4951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5111,51 +5111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Siat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (1), </w:t>
@@ -5487,51 +5487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5580,575 +5580,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ground plot counting method: A valid and reliable assessment tool for quantifying seed production in temperate oak forests?</w:t>
+                <w:t xml:space="preserve">Same habitat types but different use: evidence of context-dependent habitat selection in roe deer across populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Touzot</w:t>
+                <w:t xml:space="preserve">Gaudry William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Bel-Venner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlène Gamelon</w:t>
+                <w:t xml:space="preserve">Saïd Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Focardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlène Gamelon</w:t>
+                <w:t xml:space="preserve">Mysterud Atle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 430, pp.143-149. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.07.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23111-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335052v1</w:t>
+                <w:t xml:space="preserve">hal-01892028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving in the Anthropocene: Global reductions in terrestrial mammalian movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlee Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Bohning-Gaese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Bohning-Gaese</w:t>
+                <w:t xml:space="preserve">William Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Fagan</w:t>
+                <w:t xml:space="preserve">John Fryxell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram van Moorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 359 (6374), pp.466-469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aam9712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same habitat types but different use: evidence of context-dependent habitat selection in roe deer across populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Truly sedentary? The multi-range tactic as a response to resource heterogeneity and unpredictability in a large herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Couriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaudry William</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mysterud Atle</w:t>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-23111-0⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187 (1), pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-4131-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892028v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truly sedentary? The multi-range tactic as a response to resource heterogeneity and unpredictability in a large herbivore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ground plot counting method: A valid and reliable assessment tool for quantifying seed production in temperate oak forests?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Touzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bel-Venner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Gamelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Couriot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Stefano Focardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Gamelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 430, pp.143-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.07.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-4131-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02311434v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epizoochorous dispersal by ungulates depends on fur, grooming and social interactions</w:t>
               </w:r>
@@ -6696,51 +6696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Duparc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6804,90 +6804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abroutissement par les cervidés favorise-t-il la régénération de l’épicéa au détriment de celle du sapin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6955,51 +6955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Holveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7059,90 +7059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deer browsing promotes Norway spruce at the expense of silver fir in the forest regeneration phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7245,51 +7245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 391, pp.239-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7317,555 +7317,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sanglier en Europe : une menace pour la biodiversité ?</w:t>
+                <w:t xml:space="preserve">Complementary endozoochorous long-distance seed dispersal by three native herbivorous ungulates in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vallée</w:t>
+                <w:t xml:space="preserve">M. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lebourgeois</w:t>
+                <w:t xml:space="preserve">M. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Baudet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Klein</w:t>
+                <w:t xml:space="preserve">E. Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/62398⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (4), pp.321-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121264v1</w:t>
+                <w:t xml:space="preserve">hal-02605424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary endozoochorous long-distance seed dispersal by three native herbivorous ungulates in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sanglier en Europe : une menace pour la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pellerin</w:t>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Said</w:t>
+                <w:t xml:space="preserve">Éric Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Baubet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
+                <w:t xml:space="preserve">François Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (4), pp.321-332. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (6), pp.505-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2016.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/62398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605424v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing deer browsing pressure influenced understory vegetation dynamics over 30 years</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upscaling the niche variation hypothesis from the intra- to the inter-specific level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ballon</w:t>
+                <w:t xml:space="preserve">Marjorie Bison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Picard</w:t>
+                <w:t xml:space="preserve">Sébastien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Redjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-014-0431-z⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179 (3), pp.835 - 842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-015-3390-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269042v1</w:t>
+                <w:t xml:space="preserve">hal-04804403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling the niche variation hypothesis from the intra- to the inter-specific level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Redjadj</w:t>
+                <w:t xml:space="preserve">Decreasing deer browsing pressure influenced understory vegetation dynamics over 30 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+                <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Coissac</w:t>
+                <w:t xml:space="preserve">Jean-Francois Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 179 (3), pp.835 - 842. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (3), pp.367-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-015-3390-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-014-0431-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804403v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial migration or just habitat selection? Seasonal movements of roe deer in an Alpine population</w:t>
               </w:r>
@@ -8088,51 +8088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra- and interspecific differences in diet quality and composition in a large herbivore community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Redjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8511,51 +8511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Grigulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alpine Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 122, pp.57-63. </w:t>
@@ -9044,51 +9044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, --, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9243,90 +9243,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High red deer density depresses body mass of roe deer fawns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 163, pp.91-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9512,286 +9512,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat use by female western roe deer (Capreolus capreolus): influence of resource availability on habitat selection in two contrasting years</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+                <w:t xml:space="preserve">Impact of deer on temperate forest vegetation and woody debris as protection of forest regeneration against browsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+                <w:t xml:space="preserve">J.-L. Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubois-Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 260(4), pp.429-437</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549115v1</w:t>
+                <w:t xml:space="preserve">hal-00539518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of deer on temperate forest vegetation and woody debris as protection of forest regeneration against browsing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Richard</w:t>
+                <w:t xml:space="preserve">Habitat use by female western roe deer (Capreolus capreolus): influence of resource availability on habitat selection in two contrasting years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Hamann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Dubois-Coli</w:t>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (11), pp.1052-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/Z10-070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539518v1</w:t>
+                <w:t xml:space="preserve">hal-00549115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking temperate woody species along a gradient of browsing by deer</w:t>
               </w:r>
@@ -9816,64 +9816,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
@@ -9915,77 +9915,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What shapes intra-specific variation in home range size? A case study of female roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Widmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10061,77 +10061,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What shapes intra-specific variation in home range size? A case study of female roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Widmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10233,51 +10233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10340,51 +10340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roe deer Capreolus capreolus home-range sizes estimated from VHF and GPS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10487,51 +10487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy van Laere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.339-349</w:t>
@@ -10711,51 +10711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (1), pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10774,286 +10774,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-patch use of the habitat: testing the First-Passage Time analysis on roe deer Capreolus capreolus paths</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy van Laere</w:t>
+                <w:t xml:space="preserve">Seasonal variation in diet composition and similarity of sympatric red deer Cervus elaphus and roe deer Capreolus capreolus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Storms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Fritz</w:t>
+                <w:t xml:space="preserve">J.-L. Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 14 (3), pp.339 - 349. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 14, pp.237-250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426469v1</w:t>
+                <w:t xml:space="preserve">hal-00428225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation in diet composition and similarity of sympatric red deer Cervus elaphus and roe deer Capreolus capreolus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Aubry</w:t>
+                <w:t xml:space="preserve">A multi-patch use of the habitat: testing the First-Passage Time analysis on roe deer Capreolus capreolus paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy van Laere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Hamann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Fritz</w:t>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 14, pp.237-250</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 14 (3), pp.339 - 349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2981/0909-6396(2008)14[339:amuoth]2.0.co;2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428225v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial ordination of vegetation data using a generalization of Wartenberg's multivariate spatial correlation</w:t>
               </w:r>
@@ -11147,77 +11147,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime reproductive success and composition of the home range in large herbivore.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D. Mc Loughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Boyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Messier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11281,51 +11281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation structure and ungulate abundance over a period of increasing elephant abundance in Hwange National Park, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Valeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11408,698 +11408,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'indice d'abroutissement : un nouvel indicateur de la relation &amp;quot;forêt-gibier&amp;quot; ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Said</w:t>
+                <w:t xml:space="preserve">Influence of hurricane Lothar on red an roe deer winter diets in the Northern Vosges France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Storms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Toigo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Klein</w:t>
+                <w:t xml:space="preserve">C. Saint Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faune Sauvage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 271, pp.23-27</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 237, pp.164-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588087v1</w:t>
+                <w:t xml:space="preserve">hal-00698230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hurricane Lothar on red and roe deer winter diets in the Northern Vosges, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'indice d'abroutissement : un nouvel indicateur de la relation &amp;quot;forêt-gibier&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Storms</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+                <w:t xml:space="preserve">F. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 237, pp.164-169</w:t>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 271, pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184420v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hurricane Lothar on red an roe deer winter diets in the Northern Vosges France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Fritz</w:t>
+                <w:t xml:space="preserve">Influence of hurricane Lothar on red and roe deer winter diets in the Northern Vosges, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Storms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Hamann</w:t>
+                <w:t xml:space="preserve">Hervé Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Saint Andrieux</w:t>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 237, pp.164-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698230v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of landscape structure on female roe deer home-range size</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wintering behaviour and spatial ecology of Eurasian Woodcock &amp;lt;i&amp;gt;Scolopax rusticola&amp;lt;/i&amp;gt; in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Servanty</w:t>
+                <w:t xml:space="preserve">O. Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 147, pp.519-532</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188648v1</w:t>
+                <w:t xml:space="preserve">hal-00427746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wintering behaviour and spatial ecology of Eurasian Woodcock &amp;lt;i&amp;gt;Scolopax rusticola&amp;lt;/i&amp;gt; in western France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Ferrand</w:t>
+                <w:t xml:space="preserve">The influence of landscape structure on female roe deer home-range size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Servanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.1003-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-005-7518-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427746v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Landscape Structure on Female Roe Deer Home-range Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Servanty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (8), pp.1003-1012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-005-7518-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -12116,51 +12116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wintering behaviour and spatial ecology of Eurasian Woodcock Scolopax rusticola in western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12214,557 +12214,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological correlates of home-range size in spring–summer for female roe deer (Capreolus capreolus) in a deciduous woodland</w:t>
+                <w:t xml:space="preserve">Assessment of forage availability in ecological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Débias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51 (4), pp.242-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-005-0115-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0952836905007454⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188653v1</w:t>
+                <w:t xml:space="preserve">hal-00188652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of forage availability in ecological studies</w:t>
+                <w:t xml:space="preserve">Ecological correlates of home-range size in spring–summer for female roe deer (Capreolus capreolus) in a deciduous woodland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 51 (4), pp.242-247. </w:t>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 367, pp.301-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10344-005-0115-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0952836905007454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188652v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des effets à court terme des tempêtes de 1999 sur les populations de chevreuils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Effets des tempêtes de 1999 sur la dynamique des populations de chevreuils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Castex</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Normant</w:t>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 3, pp.50-55</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 157, pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582917v1</w:t>
+                <w:t xml:space="preserve">hal-02583050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des tempêtes de 1999 sur la dynamique des populations de chevreuils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Bilan des effets à court terme des tempêtes de 1999 sur les populations de chevreuils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Widmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd-Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Duncan</w:t>
+                <w:t xml:space="preserve">Pascal Normant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 157, pp.50-53</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3, pp.50-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583050v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of hurricane Lothar on habitat use of roe deer</w:t>
               </w:r>
@@ -12789,64 +12789,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Miroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 195, pp.237-242. </w:t>
@@ -12896,51 +12896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of agricultural fields and human settlements on the use of rivers by wildlife in the mid-Zambezi valley, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13042,51 +13042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-dependent hierarchical adjustments of movement patterns in a long-range foraging seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13232,51 +13232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-dependent hierarchical adjustments of movement patterns in a long-range foraging seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13327,51 +13327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of agricultural fields and human settlements on the use of rivers by wildlife in the mid-Zambezi valley, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13452,51 +13452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of agricultural fields and human settlements on the use of rivers by wildlife in the mid-Zambezi valley Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13577,51 +13577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of agricultural fields and human settlements on the use of rivers by wildlife in the mid-Zambezi valley, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13827,138 +13827,138 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 162, pp.67-76</w:t>
+              <w:t xml:space="preserve">, 2002, 162 (1), pp.67-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192201v1</w:t>
+                <w:t xml:space="preserve">hal-02679058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floristic and life form diversity in post-pasture successions on a Mediterranean island (Corsica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 162 (1), pp.67-76</w:t>
+              <w:t xml:space="preserve">, 2002, 162, pp.67-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679058v1</w:t>
+                <w:t xml:space="preserve">hal-00192201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succession secondaire végétale dans la région de Zicavo en Corse (île méditerranéenne) : effet du climat</w:t>
               </w:r>
@@ -14611,51 +14611,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouvellement des peuplements forestiers en contexte de changement global : opportunités et difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14736,64 +14736,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et caractérisation des lieux d’intérêt de cervidés en milieu forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15233,51 +15233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Holveck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15367,51 +15367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15449,64 +15449,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ongulés sauvages, des vecteurs de dissémination pour les plantes à l'échelle du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Virfollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15613,51 +15613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 6, 6èmes journées d'Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.69</w:t>
@@ -16148,51 +16148,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitized, non-parasitized, why? A study of factors influencing tick burden in roe deer neonates</w:t>
+                <w:t xml:space="preserve">Tick risk in roe deer fawns : what links with environment and individual characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
@@ -16227,97 +16227,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoLyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t>
+              <w:t xml:space="preserve">69th WDA / 14th EWDA - Joint Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Cuenca (Virtual), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865224v1</w:t>
+                <w:t xml:space="preserve">hal-04629828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick risk in roe deer fawns : what links with environment and individual characteristics</w:t>
+                <w:t xml:space="preserve">Parasitized, non-parasitized, why? A study of factors influencing tick burden in roe deer neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
@@ -16352,73 +16352,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69th WDA / 14th EWDA - Joint Virtual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Cuenca (Virtual), Spain. </w:t>
+              <w:t xml:space="preserve">EvoLyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629828v1</w:t>
+                <w:t xml:space="preserve">hal-03865224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of landscape spatial structure and movement behavior of red deer (Cervus elaphus) on epizoochorous seed dispersal kernels</w:t>
               </w:r>
@@ -16564,51 +16564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoveg 12, Dynamiques des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Brest, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16633,90 +16633,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deer browsing causes short-term species shift between silver fir and norway spruce in the Vosges Mountains, northeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montpied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16771,51 +16771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIPLO - DIssémination des PLantes par 3 Ongulés sauvages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit Valiergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16922,51 +16922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17129,51 +17129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest-dwelling ungulates and seed dispersal: a comparative approach to three different species: roe deer, red deer and wild boar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baltzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit Valiergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17241,51 +17241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of forest ungulates on plant species richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17648,103 +17648,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des tempêtes de 1999 sur les relations entre forêt et chevreuils et conséquences pour la gestion de ces ongulés : chap 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pettorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt face aux tempêtes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.121-130, 2009, Synthèses, 978 2 7592 0330 7</w:t>
@@ -17773,103 +17773,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9. Impact des tempêtes de 1999 sur les relations entre forêt et chevreuils et conséquences pour la gestion de ces ongulés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pettorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Birot, G. Landmann et I. Bonhême. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt face aux tempêtes</w:t>
@@ -18046,271 +18046,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morgane Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244666v1</w:t>
+                <w:t xml:space="preserve">hal-04246488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t>
+                <w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Delay</w:t>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Marquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Collet</w:t>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t>
+              <w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246488v1</w:t>
+                <w:t xml:space="preserve">hal-04244666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place du système d'information pour la gestion des données des dispositifs expérimentaux de l’infrastructure nationale IN-SYLVA France (adaptation des forêts et l’innovation sylvicole).</w:t>
               </w:r>
@@ -18418,103 +18418,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des tempêtes sur la dynamique des populations de chevreuils et impact des ongulés sur la succession végétale et la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18817,51 +18817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -19213,51 +19213,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A643EC3"/>
+    <w:nsid w:val="778FD04F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19444,51 +19444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-said" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1485-8297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081130627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218309643" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432570577" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DWA-1433-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05506108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bled" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Licoppe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.70098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05565500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Franke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafke Schipper" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Avgar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Chatterjee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70212" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Brogi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Bhardwaj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70314" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Atmeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02565-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05385441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Podg&#243;rski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Fattorini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Augustsson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70230" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.03.20.644315" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05212855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Fradin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsviatko Alexandrov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Apollonio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Arnold" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Ba&#347;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11295" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200198v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassagneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baubet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Nivois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlette Chandosne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867704v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11613" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Franco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692350v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110608" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01226-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Stiegler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara A Gallagher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hering" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlee Tucker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52381-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Beroud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7991" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143160v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Mumme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Middleton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes de Groeve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Corradini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16769" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104743" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seigle&#8208;ferrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;m. Gaillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13633" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04335031v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262973" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817849v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J E Broekman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle P Hilbers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark a J Huijbregts" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullahi H Ali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13523" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Rietsch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485612v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Masson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-51-2021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vajas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Melac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107442" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Bergvall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Rauset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes De Groeve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113299" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926049v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Petersson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Felton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.118976" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03288923v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93387-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425923v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kauffman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hebblewhite" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grant C. Hopcraft" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf0998" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fattebert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rousset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134251" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.04.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934896v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Aikens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle Mysterud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerod Merkle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Maren Rivrud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.06.032" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750687v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaumat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228865" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399726v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2019.1593" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485527v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mortz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00545" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328722v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. G. Hofman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayward" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolandsen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216223" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903215v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore J&#233;goux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushma Shukla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70813" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155807v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Reeb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04335052v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Touzot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.061" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZX5V69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311436v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bohning-Gaese" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fagan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fryxell" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Moorter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam9712" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892028v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudry William" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sonia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mysterud Atle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23111-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311434v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Couriot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4131-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608820v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Liehrmann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jegoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guilbert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin Nondedeu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3768" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621521v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Santin-Janin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25777-y" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02309869v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12857" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155869v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holveck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2186-010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.05.040" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606840v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121264v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vall&#233;e" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baudet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62398" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baubet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.01.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269042v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Picard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0431-z" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804403v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bison" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Redjadj" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3390-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044776v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loison" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637752v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633711v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maillard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevrier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084756" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598570v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282717v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gaillard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calenge" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hamann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.07604.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3F2PSTD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282770v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Redjadj" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grigulis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-012-0100-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LR530MLH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296976v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevrier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Widmer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Andrieux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-011-0535-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/915334253CAB7DF8B8B879CEA8B2859ED2B38160/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596031v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001453v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Boulanger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Saied" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Ballon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Ningre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-010-9823-9" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XB5GRX16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698206v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664544v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamann J.L." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029048" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539458v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hamann" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1538-z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X89V8063-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662099v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gottardi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tua" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Maublanc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2010.058" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-55PHJ4NG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549115v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z10-070" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539518v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hamann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois-Coli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412521v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750693v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Widmer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2009.17346.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MCTXBM8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412517v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592275v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.055" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9FLHK0T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428127v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310162v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy van Laere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428259v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Moorter" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286422v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426469v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/0909-6396(2008)14[339:amuoth]2.0.co;2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428225v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Storms" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428140v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dray" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;bias" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206956v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Mc Loughlin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boyce" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Messier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1974.1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184063v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Dubois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanele Kanengoni" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467406003609" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LGLMF9C6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588087v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toigo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klein" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184420v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Storms" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698230v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188648v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-7518-8" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6H1Z4WNV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427746v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duriez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferrand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05371873v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187804v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferrand" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919x.2005.00423.x" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188653v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836905007454" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SN5NG2W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188652v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-005-0115-y" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXX6M292-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582917v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Castex" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d-Delcros" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normant" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583050v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187130v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wildmer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Miroir" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.02.021" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5P6NKSL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02473475v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snoden Mutake" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Coid" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024411711670" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGN4V35L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427419v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05371866v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rameau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189605v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189602v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427335v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Renaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mutake" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coid" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679896v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449455v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5196" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192201v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679058v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881941v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gamisans" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;decarrats" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001149" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675751v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579931v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamisans" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcros" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05371862v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Auvergne" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2000.3000" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693922v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(00)01079-1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94AD424750D5A347122AD4C879C5414021B8425F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410247v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223378v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070176v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/4693142" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188784v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2019.pfb.39e201902043" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462267v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Franclet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourrand" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602190v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605214v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605261v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595995v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virfollet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593450v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593452v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heuze" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495615v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouault" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boue" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495198v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Tran" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836690v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865224v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629828v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292808v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605217v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155835v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593860v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit Valiergue" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593861v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593865v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593847v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592282v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343168v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/climat" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703714v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lifran" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Attonaty" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592946v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399381v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05070129v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hallosserie" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341438v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587868v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840720v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05145839v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098431v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Barachin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986417v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bernard Laurent" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnani" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonia-said" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1485-8297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081130627" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218309643" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432570577" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DWA-1433-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05506108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bled" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Licoppe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzo.70098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05565500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Franke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aafke Schipper" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Avgar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilanjan Chatterjee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70212" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wielgus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Brogi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Bhardwaj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70314" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05385441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Podg&#243;rski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Fattorini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Augustsson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70230" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Atmeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewison" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02565-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.03.20.644315" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111252" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05212855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Fradin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsviatko Alexandrov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Apollonio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Arnold" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Ba&#347;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11295" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200198v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassagneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baubet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Nivois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlette Chandosne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fert&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimania Benabed" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04692350v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110608" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502233v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01226-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Stiegler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara A Gallagher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hering" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlee Tucker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52381-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Henry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11613" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Franco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Beroud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7991" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143160v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Mumme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Middleton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ciucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes de Groeve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Corradini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16769" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104743" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seigle&#8208;ferrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;m. Gaillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13633" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04335031v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0262973" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817849v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J E Broekman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle P Hilbers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark a J Huijbregts" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullahi H Ali" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13523" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vajas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Melac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107442" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Bergvall" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Rauset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes De Groeve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11113299" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926049v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Petersson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Felton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.118976" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04502488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Rietsch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485612v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Masson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-51-2021" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03288923v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93387-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425923v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kauffman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hebblewhite" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grant C. Hopcraft" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf0998" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fattebert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rousset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134251" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038406v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.04.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934896v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Aikens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle Mysterud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerod Merkle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Maren Rivrud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.06.032" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750687v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaumat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228865" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399726v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2019.1593" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485527v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mortz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00545" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328722v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. G. Hofman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayward" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolandsen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216223" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903215v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore J&#233;goux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushma Shukla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70813" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155807v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Reeb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892028v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudry William" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sonia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mysterud Atle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23111-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311436v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Bohning-Gaese" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fagan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fryxell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Moorter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aam9712" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311434v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Couriot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4131-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04335052v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Touzot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bel-Venner" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.061" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZX5V69-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608820v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Liehrmann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jegoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guilbert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin Nondedeu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3768" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621521v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Santin-Janin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25777-y" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02309869v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duparc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12857" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155869v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holveck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor2186-010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595597v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.05.040" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606840v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.02.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605424v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baubet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.01.005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vall&#233;e" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baudet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62398" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804403v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bison" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Redjadj" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-015-3390-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269042v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Picard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0431-z" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044776v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loison" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637752v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633711v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Darmon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maillard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevrier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084756" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598570v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282717v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Gaillard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calenge" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hamann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.07604.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3F2PSTD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282770v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Redjadj" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grigulis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-012-0100-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LR530MLH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296976v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevrier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Widmer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint-Andrieux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-011-0535-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/915334253CAB7DF8B8B879CEA8B2859ED2B38160/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596031v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001453v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Boulanger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Saied" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Ballon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Ningre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-010-9823-9" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XB5GRX16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698206v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664544v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamann J.L." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029048" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539458v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hamann" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1538-z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X89V8063-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662099v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gottardi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tua" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Maublanc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2010.058" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-55PHJ4NG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539518v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hamann" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois-Coli" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549115v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/Z10-070" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412521v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750693v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Widmer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2009.17346.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MCTXBM8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412517v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592275v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.055" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9FLHK0T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428127v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310162v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy van Laere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428259v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Moorter" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286422v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428225v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Storms" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fritz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426469v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/0909-6396(2008)14[339:amuoth]2.0.co;2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428140v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dray" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;bias" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206956v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Mc Loughlin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boyce" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Messier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1974.1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184063v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valeix" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Dubois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanele Kanengoni" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467406003609" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-LGLMF9C6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698230v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588087v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toigo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klein" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184420v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Storms" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427746v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duriez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferrand" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188648v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-7518-8" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6H1Z4WNV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05371873v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187804v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferrand" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919x.2005.00423.x" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188652v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-005-0115-y" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXX6M292-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188653v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952836905007454" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SN5NG2W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583050v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582917v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Castex" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d-Delcros" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normant" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187130v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Wildmer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Miroir" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.02.021" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5P6NKSL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02473475v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snoden Mutake" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Coid" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024411711670" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XGN4V35L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427419v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05371866v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rameau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189605v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189602v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427335v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Renaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mutake" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coid" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679896v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449455v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5196" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679058v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192201v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881941v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gamisans" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;decarrats" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001149" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675751v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579931v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamisans" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delcros" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05371862v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Auvergne" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2000.3000" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693922v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(00)01079-1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94AD424750D5A347122AD4C879C5414021B8425F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410247v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223378v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070176v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/4693142" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188784v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4336/2019.pfb.39e201902043" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462267v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Franclet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bourrand" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602190v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605214v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605261v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595995v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virfollet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593450v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593452v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heuze" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495615v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouault" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boue" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495198v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Tran" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836690v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629828v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865224v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292808v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605217v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155835v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593860v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit Valiergue" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593861v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593865v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593847v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592282v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343168v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/climat" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04703714v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marty" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lifran" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Attonaty" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592946v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399381v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05070129v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudillat" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hallosserie" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341438v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587868v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840720v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05145839v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098431v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Barachin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Dezeure" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188918v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Evtimova-Gardair" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jaillet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986417v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bernard Laurent" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnani" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>