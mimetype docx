--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -542,256 +542,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Outsourced Abatement Services: Market Power and Efficient Regulation</w:t>
+                <w:t xml:space="preserve">Neighborhood effects in the Brazilian Amazônia: Protected areas and deforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Sans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Schwartz</w:t>
+                <w:t xml:space="preserve">Ariane Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Choumert-Nkolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Stahn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric N. Kéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.272-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477911v1</w:t>
+                <w:t xml:space="preserve">hal-01951359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood effects in the Brazilian Amazônia: Protected areas and deforestation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Outsourced Abatement Services: Market Power and Efficient Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Amin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hubert Stahn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.136.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951359v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discriminatory Mechanism to Reduce Urban Congestion</w:t>
               </w:r>
@@ -1097,77 +1097,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About polluting eco-industries: optimal provision of abatement goods and Pigouvian fees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Stahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Environmental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (3), pp.46 - 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1318,51 +1318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive permit markets and vertical structures: the relevance of imperfectly competitive eco-industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Stahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (1), pp.69-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2031,77 +2031,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services environnementaux et pouvoir de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Stahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2145,190 +2145,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the initial distribution of EU ETS allowances affect the production levels of French companies?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+                <w:t xml:space="preserve">Want to protect the environment? Advocate for women! Analysis of the impact of women on environmental spending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimé Okoko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Schwartz</w:t>
+                <w:t xml:space="preserve">Aubin Vignoboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315492v1</w:t>
+                <w:t xml:space="preserve">hal-05263054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Want to protect the environment? Advocate for women! Analysis of the impact of women on environmental spending</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the initial distribution of EU ETS allowances affect the production levels of French companies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Okoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Schwartz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263054v1</w:t>
+                <w:t xml:space="preserve">hal-05315492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protected-areas and technological progress in agriculture in the Brazilian Legal Amazon: An analysis of the Porter hypothesis</w:t>
               </w:r>
@@ -3003,77 +3003,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Abatement Services: Market Power and Efficient Environmental Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Stahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3091,77 +3091,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Polluting Eco-Industries: Optimal Provision of Abatement Goods and Pigouvian Fees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Stahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3192,51 +3192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive Permit Markets and Vertical Structures: The Relevance of Imperfect Competitive Eco-Industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Stahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3423,51 +3423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao We Wal Bambe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Vieira Kouassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schwartz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01128-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04809476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ph&#233;linas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56734/ijbms.v5n5a2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert-Nkolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes Motel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101284" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocar Samba Ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X20000054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02477911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Stahn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.136.0055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951359v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N. K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mougeot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geer.12124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Hamit-Haggar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soscij.2018.02.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21511/ee.08(3).2017.05" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.303.0055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SQ2KQN5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492698v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03194799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Krautkraemer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03667107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_249-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03513852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Okoko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263054v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Vignoboul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04354596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Galbert Ongono Olinga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04235978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Phelinas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960476v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Manuela Amin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00501831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao We Wal Bambe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Combes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Vieira Kouassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schwartz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01128-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04809476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ph&#233;linas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56734/ijbms.v5n5a2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03563920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert-Nkolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes Motel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2022.101284" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocar Samba Ba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X20000054" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Amin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N. K&#233;r&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02477911v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Stahn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.136.0055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mougeot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geer.12124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Hamit-Haggar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soscij.2018.02.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Choumert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21511/ee.08(3).2017.05" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.303.0055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SQ2KQN5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492698v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03194799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Krautkraemer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03667107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_249-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03513852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Vignoboul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Okoko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04354596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Galbert Ongono Olinga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gustavo Feres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04235978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nazindigouba Kere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Phelinas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960476v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Manuela Amin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00501831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>