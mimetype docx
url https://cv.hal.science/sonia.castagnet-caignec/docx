--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -415,96 +415,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire des albums : quels dispositifs didactiques se dessinent en formation ?</w:t>
+                <w:t xml:space="preserve">Effets du coenseignement sur le discours et les pratiques des enseignants se rapportant aux élèves « en difficulté »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e rencontres des chercheurs et chercheuses en didactique des littératures : Enseigner toutes les littératures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">CIEFPE : 2ème édition du colloque international en Éducation : Formation et profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure, Université Hassan II, Casablanca, May 2024, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756797v1</w:t>
+                <w:t xml:space="preserve">hal-04756949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces d’un genre expérimental en classe : ce que les premiers jets des élèves nous apprennent de la dynamique discursive du récit de l’élémentaire à la fin du secondaire</w:t>
               </w:r>
@@ -553,532 +566,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du coenseignement sur le discours et les pratiques des enseignants se rapportant aux élèves « en difficulté »</w:t>
+                <w:t xml:space="preserve">Lire des albums : quels dispositifs didactiques se dessinent en formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEFPE : 2ème édition du colloque international en Éducation : Formation et profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Normale Supérieure, Université Hassan II, Casablanca, May 2024, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">25e rencontres des chercheurs et chercheuses en didactique des littératures : Enseigner toutes les littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756949v1</w:t>
+                <w:t xml:space="preserve">hal-04756797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture de fiction chez les élèves de fin de primaire : du récit brut à la fictionnalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'implicite à l'école : représentations des enseignants en formation initiale et continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy Rebours-Similowski</w:t>
+                <w:t xml:space="preserve">Stéphanie Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Laroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Rencontres des chercheurs et chercheuses en didactique de la littérature Les territoires de la fiction de l’école à l’université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude: Lire les implicites à l’école : quelles définitions ? quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA Ecole Mutations Apprentissages, Apr 2023, GENNEVILLIERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756777v1</w:t>
+                <w:t xml:space="preserve">hal-04077810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La soupe au caillou d’Anais Vaugelade : Une tentative de didactisation de l’implicite</w:t>
+                <w:t xml:space="preserve">L'écriture de fiction chez les élèves de fin de primaire : du récit brut à la fictionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude projet LIRE – Lire l’implicite des récits à l’école : quelles définitions ? quels enjeux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire EMA, Apr 2023, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">XXIVe Rencontres des chercheurs et chercheuses en didactique de la littérature. Les territoires de la fiction de l'école à l'université.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès. INSPE Toulouse Occitanie-Pyrénées, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756983v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implicite à l'école : représentations des enseignants en formation initiale et continue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sciences naturelles de Tatsu Nagata : un cas d’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude: Lire les implicites à l’école : quelles définitions ? quels enjeux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire EMA Ecole Mutations Apprentissages, Apr 2023, GENNEVILLIERS, France</w:t>
+              <w:t xml:space="preserve">XXIVe Rencontres des chercheurs et chercheuses en didactique de la littérature : Les territoires de la fiction de l’école à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077810v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture de fiction chez les élèves de fin de primaire : du récit brut à la fictionnalisation</w:t>
+                <w:t xml:space="preserve">L’écriture de fiction chez les élèves de fin de primaire : du récit brut à la fictionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kathy Similowski</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Rebours-Similowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Rencontres des chercheurs et chercheuses en didactique de la littérature. Les territoires de la fiction de l'école à l'université.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès. INSPE Toulouse Occitanie-Pyrénées, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXIVe Rencontres des chercheurs et chercheuses en didactique de la littérature Les territoires de la fiction de l’école à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262982v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences naturelles de Tatsu Nagata : un cas d’école</w:t>
+                <w:t xml:space="preserve">La soupe au caillou d’Anais Vaugelade : Une tentative de didactisation de l’implicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Rencontres des chercheurs et chercheuses en didactique de la littérature : Les territoires de la fiction de l’école à l’université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude projet LIRE – Lire l’implicite des récits à l’école : quelles définitions ? quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire EMA, Apr 2023, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756733v1</w:t>
+                <w:t xml:space="preserve">hal-04756983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1289,183 +1289,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures et contre-lectures du Journal d’un chat assassin en CE2-CM1 : un éclairage interprétatif par la BD ?</w:t>
+                <w:t xml:space="preserve">Transfictionnalité et adaptation : des objets pour (re-)configurer la lecture littéraire à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 220 (1), pp.117-130. </w:t>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, pp.157-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lfa.220.0117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/reperes.5806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101443v1</w:t>
+                <w:t xml:space="preserve">hal-04229692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfictionnalité et adaptation : des objets pour (re-)configurer la lecture littéraire à l’école</w:t>
+                <w:t xml:space="preserve">Lectures et contre-lectures du Journal d’un chat assassin en CE2-CM1 : un éclairage interprétatif par la BD ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 67, pp.157-176. </w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 220 (1), pp.117-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/reperes.5806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lfa.220.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229692v1</w:t>
+                <w:t xml:space="preserve">hal-04101443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des corpus transfictionnels à l'école : en quoi un récit multimédiatique peut-il servir l’enseignement ?</w:t>
               </w:r>
@@ -1550,156 +1550,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, La lecture et l’écriture littéraires à l’école à l’aide de l’album jeunesse : quelle progression ?, 59, pp.71-89. </w:t>
+              <w:t xml:space="preserve">, 2019, 59, pp.71-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.2036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705903v1</w:t>
+                <w:t xml:space="preserve">hal-04101504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La micro-séquence : un dispositif pour faire progresser les compétences en lecture-écriture littéraires au primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 59, pp.71-89. </w:t>
+              <w:t xml:space="preserve">, 2019, La lecture et l’écriture littéraires à l’école à l’aide de l’album jeunesse : quelle progression ?, 59, pp.71-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.2036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101504v1</w:t>
+                <w:t xml:space="preserve">hal-03705903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du temps dans des récits à visée littéraire chez les élèves de primaire et secondaire</w:t>
               </w:r>
@@ -1867,151 +1867,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire et faire lire à l’école dans les temps scolaires et périscolaires ». Conférence invitée académique dans le cadre de Strasbourg capitale mondiale du livre 2024-2025, Strasbourg, 12 novembre 2024</w:t>
+                <w:t xml:space="preserve">Faire entrer la culture juvénile dans la classe : quelques pistes didactiques à réfléchir ». Cycle annuel de conférences, INSPE de Lille, 6 novembre 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356015v1</w:t>
+                <w:t xml:space="preserve">hal-05356017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire entrer la culture juvénile dans la classe : quelques pistes didactiques à réfléchir ». Cycle annuel de conférences, INSPE de Lille, 6 novembre 2024.</w:t>
+                <w:t xml:space="preserve">Lire et faire lire à l’école dans les temps scolaires et périscolaires ». Conférence invitée académique dans le cadre de Strasbourg capitale mondiale du livre 2024-2025, Strasbourg, 12 novembre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356017v1</w:t>
+                <w:t xml:space="preserve">hal-05356015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les élèves écrivent-ils à partir d’images ? Réception et compréhension du film en classe et compétences multimodales. ». Conférence invité, Journée d’étude, Éducation(s) aux images, INSPE Normandie Caen, 2 mars 2022</w:t>
               </w:r>
@@ -2561,51 +2561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Rebours-Similowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077810v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laroque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756733v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Fort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149ai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couteaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.220.0117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5806" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.8842" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1460" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3395" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peteers Florence" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ruiz Touchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077810v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laroque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756777v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Rebours-Similowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Fort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149ai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couteaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5806" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.220.0117" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.8842" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1460" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3395" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peteers Florence" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ruiz Touchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>