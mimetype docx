--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -415,178 +415,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du coenseignement sur le discours et les pratiques des enseignants se rapportant aux élèves « en difficulté »</w:t>
+                <w:t xml:space="preserve">Sur les traces d’un genre expérimental en classe : ce que les premiers jets des élèves nous apprennent de la dynamique discursive du récit de l’élémentaire à la fin du secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEFPE : 2ème édition du colloque international en Éducation : Formation et profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Normale Supérieure, Université Hassan II, Casablanca, May 2024, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Traces et écritures à et pour l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine / CREM / INSPE Académie Nancy-Metz; CY Cergy Paris Université / EMA / INSPE Académie de Versailles, Oct 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756949v1</w:t>
+                <w:t xml:space="preserve">hal-04759592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces d’un genre expérimental en classe : ce que les premiers jets des élèves nous apprennent de la dynamique discursive du récit de l’élémentaire à la fin du secondaire</w:t>
+                <w:t xml:space="preserve">Effets du coenseignement sur le discours et les pratiques des enseignants se rapportant aux élèves « en difficulté »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traces et écritures à et pour l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine / CREM / INSPE Académie Nancy-Metz; CY Cergy Paris Université / EMA / INSPE Académie de Versailles, Oct 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">CIEFPE : 2ème édition du colloque international en Éducation : Formation et profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure, Université Hassan II, Casablanca, May 2024, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759592v1</w:t>
+                <w:t xml:space="preserve">hal-04756949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire des albums : quels dispositifs didactiques se dessinent en formation ?</w:t>
               </w:r>
@@ -635,450 +635,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implicite à l'école : représentations des enseignants en formation initiale et continue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bourhis</w:t>
+                <w:t xml:space="preserve">L’écriture de fiction chez les élèves de fin de primaire : du récit brut à la fictionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Genre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kathy Similowski</w:t>
+                <w:t xml:space="preserve">Kathy Rebours-Similowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude: Lire les implicites à l’école : quelles définitions ? quels enjeux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire EMA Ecole Mutations Apprentissages, Apr 2023, GENNEVILLIERS, France</w:t>
+              <w:t xml:space="preserve">XXIVe Rencontres des chercheurs et chercheuses en didactique de la littérature Les territoires de la fiction de l’école à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077810v1</w:t>
+                <w:t xml:space="preserve">hal-04756777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écriture de fiction chez les élèves de fin de primaire : du récit brut à la fictionnalisation</w:t>
+                <w:t xml:space="preserve">La soupe au caillou d’Anais Vaugelade : Une tentative de didactisation de l’implicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Rencontres des chercheurs et chercheuses en didactique de la littérature. Les territoires de la fiction de l'école à l'université.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès. INSPE Toulouse Occitanie-Pyrénées, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude projet LIRE – Lire l’implicite des récits à l’école : quelles définitions ? quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire EMA, Apr 2023, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262982v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences naturelles de Tatsu Nagata : un cas d’école</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'implicite à l'école : représentations des enseignants en formation initiale et continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Laroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Rencontres des chercheurs et chercheuses en didactique de la littérature : Les territoires de la fiction de l’école à l’université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude: Lire les implicites à l’école : quelles définitions ? quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA Ecole Mutations Apprentissages, Apr 2023, GENNEVILLIERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756733v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture de fiction chez les élèves de fin de primaire : du récit brut à la fictionnalisation</w:t>
+                <w:t xml:space="preserve">Les sciences naturelles de Tatsu Nagata : un cas d’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathy Rebours-Similowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Rencontres des chercheurs et chercheuses en didactique de la littérature Les territoires de la fiction de l’école à l’université</w:t>
+              <w:t xml:space="preserve">XXIVe Rencontres des chercheurs et chercheuses en didactique de la littérature : Les territoires de la fiction de l’école à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756777v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La soupe au caillou d’Anais Vaugelade : Une tentative de didactisation de l’implicite</w:t>
+                <w:t xml:space="preserve">L'écriture de fiction chez les élèves de fin de primaire : du récit brut à la fictionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude projet LIRE – Lire l’implicite des récits à l’école : quelles définitions ? quels enjeux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire EMA, Apr 2023, Gennevilliers (Site) - Université de Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">XXIVe Rencontres des chercheurs et chercheuses en didactique de la littérature. Les territoires de la fiction de l'école à l'université.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès. INSPE Toulouse Occitanie-Pyrénées, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756983v1</w:t>
+                <w:t xml:space="preserve">hal-04262982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1289,183 +1289,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfictionnalité et adaptation : des objets pour (re-)configurer la lecture littéraire à l’école</w:t>
+                <w:t xml:space="preserve">Lectures et contre-lectures du Journal d’un chat assassin en CE2-CM1 : un éclairage interprétatif par la BD ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 67, pp.157-176. </w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 220 (1), pp.117-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/reperes.5806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lfa.220.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229692v1</w:t>
+                <w:t xml:space="preserve">hal-04101443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures et contre-lectures du Journal d’un chat assassin en CE2-CM1 : un éclairage interprétatif par la BD ?</w:t>
+                <w:t xml:space="preserve">Transfictionnalité et adaptation : des objets pour (re-)configurer la lecture littéraire à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 220 (1), pp.117-130. </w:t>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, pp.157-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lfa.220.0117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/reperes.5806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101443v1</w:t>
+                <w:t xml:space="preserve">hal-04229692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des corpus transfictionnels à l'école : en quoi un récit multimédiatique peut-il servir l’enseignement ?</w:t>
               </w:r>
@@ -1550,156 +1550,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 59, pp.71-89. </w:t>
+              <w:t xml:space="preserve">, 2019, La lecture et l’écriture littéraires à l’école à l’aide de l’album jeunesse : quelle progression ?, 59, pp.71-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.2036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101504v1</w:t>
+                <w:t xml:space="preserve">hal-03705903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La micro-séquence : un dispositif pour faire progresser les compétences en lecture-écriture littéraires au primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, La lecture et l’écriture littéraires à l’école à l’aide de l’album jeunesse : quelle progression ?, 59, pp.71-89. </w:t>
+              <w:t xml:space="preserve">, 2019, 59, pp.71-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.2036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705903v1</w:t>
+                <w:t xml:space="preserve">hal-04101504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du temps dans des récits à visée littéraire chez les élèves de primaire et secondaire</w:t>
               </w:r>
@@ -1867,151 +1867,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire entrer la culture juvénile dans la classe : quelques pistes didactiques à réfléchir ». Cycle annuel de conférences, INSPE de Lille, 6 novembre 2024.</w:t>
+                <w:t xml:space="preserve">Lire et faire lire à l’école dans les temps scolaires et périscolaires ». Conférence invitée académique dans le cadre de Strasbourg capitale mondiale du livre 2024-2025, Strasbourg, 12 novembre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356017v1</w:t>
+                <w:t xml:space="preserve">hal-05356015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire et faire lire à l’école dans les temps scolaires et périscolaires ». Conférence invitée académique dans le cadre de Strasbourg capitale mondiale du livre 2024-2025, Strasbourg, 12 novembre 2024</w:t>
+                <w:t xml:space="preserve">Faire entrer la culture juvénile dans la classe : quelques pistes didactiques à réfléchir ». Cycle annuel de conférences, INSPE de Lille, 6 novembre 2024.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356015v1</w:t>
+                <w:t xml:space="preserve">hal-05356017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les élèves écrivent-ils à partir d’images ? Réception et compréhension du film en classe et compétences multimodales. ». Conférence invité, Journée d’étude, Éducation(s) aux images, INSPE Normandie Caen, 2 mars 2022</w:t>
               </w:r>
@@ -2561,51 +2561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077810v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laroque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756777v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Rebours-Similowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Fort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149ai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couteaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5806" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.220.0117" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.8842" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1460" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3395" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peteers Florence" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ruiz Touchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourhis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Rebours-Similowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077810v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laroque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Fort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/149ai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couteaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.220.0117" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5806" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.8842" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1460" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3395" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peteers Florence" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ruiz Touchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>