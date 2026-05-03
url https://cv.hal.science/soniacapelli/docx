--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -579,57 +579,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“More CSR versus more benefits”: how members' motives influence loyalty toward cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (8), pp.2309-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EJM-01-2021-0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03919287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J’ai reçu l’amour en héritage : transmission intergénérationnelle et conflits internes de valeurs dans le mouvement des coopératives d’habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -644,2667 +761,2550 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03919299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Béal</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumers’ implicit attitudes toward corporate social responsibility and corporate abilities: Examining the influence of bank governance using the implicit association test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/EJM-01-2021-0011⟩</w:t>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2019.101989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Consumers’ implicit attitudes toward corporate social responsibility and corporate abilities: Examining the influence of bank governance using the implicit association test</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02351965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing the aftermath: Scapegoating as crisis communication strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risto Moisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Consumer Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.89-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cb.1858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche internationale de la relation entre perception des principes coopératifs et attractivité RH des coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guillot-Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Séguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (4), pp.71-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02351951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To look tasty, let's show the ingredients! Effects of ingredient images on implicit tasty–healthy associations for packaged products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.102061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2020.102061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance a-t-elle bon goût ? L’impact d’une mention « coopérative » sur le goût perçu des produits alimentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (4), pp.23-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370120916142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La différence coopérative fait-elle la différence pour les consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Séguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (280), pp.29-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02351916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of the number of ingredient images on package evaluation and product choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570718769201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place Brand Communities: From Terminal to Instrumental Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Product &amp; Brand Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JPBM-10-2017-1654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet du nombre d’images d’ingrédients sur l’évaluation de l’emballage et le choix du produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (3), pp.7 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370118774017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporate Social Responsibility: Communication Effects, a comparison between investor-owned banks and member-owned banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2019.101989⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advertising Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (4), pp.436-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2501/JAR-2017-051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Risto Moisio</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Region brand legitimacy: towards a participatory approach involving residents of a place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (6), pp.820-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14719037.2016.1210908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE IMPORTANCE OF TOUCH IN MARKETING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emanuel Morgado Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Millennium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coopératives agricoles doivent-elles dévoiler leur mode de gouvernance aux consommateurs de produits agroalimentaires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Behaviour</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85 (1), pp.63-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une approche internationale de la relation entre perception des principes coopératifs et attractivité RH des coopératives</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le degré de similarité d’une nouvelle technologie de réalité virtuelle : un antécédent à l’efficacité des outils d’aide à la vente en ligne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Racat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-innover avec ses consommateurs, oui mais lesquels ? De l'intérêt d'impliquer ses consommateurs-membres dans le processus d'innovation des coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (4), pp.117-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.333.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When placement becomes collaborative branded entertainment: the case of music concerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.37-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact de la similarité sur l’efficacité des outils d’aide à la vente en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Racat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (254), pp.89 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engagement RSE et attractivité organisationnelle : la communication protège-t-elle en cas de crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Guillot-Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...25 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (96), pp.3-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.096.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does virtual product testing influence online purchase decision making?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Racat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 250 (5), pp.27-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sonia Capelli</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment faire évoluer les prix en situation de crise ? Le cas d’une pénurie de carburant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lambey-Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (3), p.77-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se taire, nier ou s'excuser: comment répondre à un appel au boycott ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68, pp.71-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.068.71.82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire rire ou faire peur ? Le rôle modérateur de l'attractivité de la source et de ses habitudes de communication lors d'une campagne électorale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Trendel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 35 (4), pp.23-45. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0767370120916142⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.21-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737011202700202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sonia Capelli</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00704899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment intégrer les clients à la démarche marketing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo C. Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (1), pp.74-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riges.371.0074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se taire, nier ou s'excuser : comment répondre à un appel au boycott ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68, pp.71-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00787774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle légitimité à communiquer pour les candidats à l'élection présidentielle française : le cas de la communication sur l'environnement en 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4/5 (224), pp.21-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JPBM-10-2017-1654⟩</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00467964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tempérament : mesure et impact sur les comportements d'achat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010802300101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...1625 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00325140v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00364908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légitimité d'une communication sociétale : le rôle de l'annonceur</w:t>
               </w:r>
@@ -3480,7531 +3480,7531 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EXPLORATORY ANALYSIS OF CONSUMERS' NAIVE PERCEPTION OF THE ENTROPY ASSOCIATED WITH PACKAGING MATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emac 2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Pozuelo de Alarcón (Madrid), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05422715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eploratory analysis of consumer’s naïve perception of the entropy associated with packaging materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMAC, May 2025, Pozuelo, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05422152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the producer behind the food matters: governance disclosure influences purchase intentions through human presence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Werle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA ACR conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACR, Jun 2025, Sao Paulo, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05422181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les clients participent à l'innovation : Le rôle clé des clients membres dans les coopératives bancaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th ICA CCR Global Cooperative Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICA, Jul 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05422140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When Telling More about Price Returned to Producers Backslash: How to Explain the Price Paid to Producers in Cooperatives for Consumers to Find it Fair?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICA CCR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANALYSE EXPLORATOIRE DE LA PERCEPTION NAIVE DE L’ENTROPIE LIE AUX MATERIAUX DES EMBALLAGES PAR LE CONSOMMATEUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41e congrès international de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05422656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Go Dutch on fairness: How consumers care about price fairness for the producer when assessing the fairness of price for themselves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Montréal (Québec), Canada</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54th Annual Conference of the European Marketing Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Pozuelo de Alarcón (Madrid), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand les clients participent à l'innovation : Le rôle clé des clients membres dans les coopératives bancaires</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand il y a de la justice pour un, il y en a pour deux ! comment les consommateurs prennent en compte la justice du prix pour le producteur lorsqu'ils évaluent la justice du prix pour eux-mêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41ème Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does a Bird in the Hand is worth Two in the Bush? How Consumers assess the Fairness of the Price for the Farmer when they face Distributive and Procedural Information: Structured Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Marketing Science, Jul 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the producer behind the food matters: governance disclosure influences purchase intentions through human presence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Werle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACR conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACR, Oct 2025, Whashington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05422186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Telling More about Price Returned to Producers Backslash: How to Explain the Price Paid to Producers in Cooperatives for Consumers to Find it Fair?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMS, Jun 2024, Bel Ombre, Mauritius</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GAMIFICATION OF THE RETAIL SPACE USING LOCATION-BASED AUGMENTED REALITY GAMES: HOW ABOUT NON-PLAYERS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Lubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française du marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04696118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si c’est juste à mes yeux, c’est juste pour lui : comment les consommateurs évaluent-ils la justice du prix versé aux producteurs en coopératives agricoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Prix et Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Tour, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04696085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMELIORER L'EFFICACITE DES ADVERGAMES : LE ROLE DE LA CONGRUENCE ENTRE LES REGLES DU JEU ET LE POSITIONNEMENT DE LA MARQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l'association française du marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04696191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GAMIFICATION OF THE RETAIL SPACE USING LOCATION-BASED AUGMENTED REALITY GAMES: HOW ABOUT NON-PLAYERS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Lubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association for Consumer Research annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04696123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer l'efficacité des advergames : Le rôle de la congruence entre les règles du jeu et le positionnement de la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40ème Congrès International de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Advergame Effectiveness: The Role of Congruence Between Game Rules and Brand Positioning in Legitimacy, Attitudes and Purchase Intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Marketing Society world conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bel Ombre, Mauritius</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04696202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Good vibrations for doing Good: The impact of haptic technologies on identification and attitudes in mobile charity advertising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Racat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Americain Marketing Society word congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bel Ombre, Mauritius</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04696069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’étude de l’effet de l’entropie des emballages destinés à être réutilisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04696224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’étude de l’effet de l’entropie perçue des emballages destines a être réutilisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40ème Congrès International de l'afm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">If it’s fair to me, it’s fair to him: how do consumers assess the fairness of the price paid to producers in agricultural cooperatives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53rd EMAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMAC, May 2024, Bucharest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing advergame effectiveness: The role of congruence between game rules and brand positioning in legitimacy, attitudes and purchase intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMS World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bel Ombre, Mauritius</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est qui le plus juste ? » : comment communiquer sur la structure du prix pour favoriser la justice perçue du prix reversé aux producteurs et le consentement à payer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39ème congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel advergame pour quel objectif ? Une typologie des advergames selon la proéminence de la marque et la congruence marque-jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39ème Congrès International de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La redéfinition de la générativité de l’achat immobilier par le mouvement des coopératives d’habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ième Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui se ressemble s'assemble : L'importance de la congruence pour faire adopter les advergames aux consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ème Congrès International de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Ce n’est pas qu’à moi… c’est à nous ! » : le sentiment de propriété psychologique au sein d’une coopérative d’habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ième Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les marques utilisent les jeux vidéo pour faire leur pub :l'influence des règles du jeu pour légitimer la pratique d'advergaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37ème congrès international de l'association française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“It’s not only mine but also ours”: exploring collective psychological ownership in cooperative context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th EMAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Madrid &amp; Virtual, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les marques utilisent les jeux vidéo pour faire leur pub : L'influence des règles du jeu pour légitimer la pratique d'advergaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37ème Congrès International de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Angers (colloque fait entièrement en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What if advergaming was effective before playing? The impact of advergame perceived legitimacy on attitudes and downloads intent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Academy of Advertising Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, San Diego (Virtual), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intérêt d'impliquer les clients membres dans la phase d'idéation d'un processus de co-innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Falchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ICA CCR Global Cooperative Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICA, Jul 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">26ième Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Pozuelo de Alarcón (Madrid), Spain</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Similarity: a conceptual clarification and examination of the influence on cognitive processes from a grounded perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Racat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Coral Gables, Floride, Etats-Unis (moved online because of Covid 19), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ACR, Jun 2025, Sao Paulo, Brazil</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE contribue-t-elle vraiment plus à la fidélité des membres ? Une approche mixte de l’interaction entre RSE et membership dans les coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ième Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, EMAC, May 2025, Pozuelo, Spain</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration de la marque au sein d'un advergame comme déterminant de son efficacité promotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème Congrès International de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The concept of similarity and its influences on cognitive processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Racat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz (communication acceptée – congrès annulé en raison du Covid-19), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Home Away From the Established Models of Ownership: Preliminary Findings From a Housing Cooperative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beruchashvili Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Pozuelo de Alarcón (Madrid), Spain</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association for Consumer Research 51st Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do members really care about CSR to remain loyal? A mixed-method approach to the interplay between membership and CSR in financial cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Services Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMA, Jun 2020, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ACR, Oct 2025, Whashington DC, United States</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand Ramon Tafraise écrase le Doodler ! » : L'influence de la proéminence de la marque au sein d'un advergame sur l'attitude envers le jeu et l'intention de le télécharger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème Congrès International de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond sharing my building: My neighbors share my room! When Collective Psychological Ownership Matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Marketing Science, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Association for Consumer Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Atlanta (Georgia), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui vote pour l’idée gagnante ? L’influence du mode de sélection lors d’un concours d’innovation avec des clients membres et non-membres d’une banque coopérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème Congrès de l’afm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation contest organized by a Cooperative Bank: The Influence of the perception of the winner selection rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMS, Jun 2024, Bel Ombre, Mauritius</w:t>
+              <w:t xml:space="preserve">48th EMAC Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bel Ombre, Mauritius</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet des images d’ingrédients aromatiques sur l’évaluation et la consommation du produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaping behaviors through stigmatizing appeals in social marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Nitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Advertising Academy conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01812208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montrer le bon ou le mauvais exemple pour changer les comportements de consommation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Nitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVième Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01812210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapter ses arguments de communication à la représentation sociale de la gouvernance de l’entreprise pour convaincre : une application aux coopératives agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVième Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01812173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place Brand Communities: From Terminal to Instrumental Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Marketing Society - american conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, New Orleans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01812178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un état de la représentation sociale de la coopérative selon le niveau de consommation responsable des Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33ème Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does the number of ingredients depicted on food packaging impact information processing and product judgment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Marketing Academy-EMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Groningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DOES THE NUMBER OF INGREDIENTS DEPICTED ON FOOD PACKAGING IMPACT INFORMATION PROCESSING, MENTAL TASTE IMAGERY AND PRODUCT CHOICE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensory similarity: a physical product perception in online context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Racat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bel Ombre, Mauritius</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo C. Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Marketing Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01866337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les membres des coopératives : une ressource pour innover ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sommet International des coopératives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sonia Capelli</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01388974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-créer ses produits avec ses utilisateurs : oui, mais lesquels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Prix et Valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Tour, France</w:t>
+              <w:t xml:space="preserve">32ème Congrés de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternative forms of innovating? Exploring creative processes in consumer-cooperative firms Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Latin American and European Meeting on Organization Studies (LAEMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les membres des coopératives : une ressource pour innover ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sommet International des Coopératives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Best price, best quality or good values? Determinants of loyalty toward co-operative banking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44th conference of European Marketing Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumers’ Preference for an Alternative Organization of Exchanges: The Case of Food Products Made by Producer Co-operatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd EMAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMAC, May 2024, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">40th annual Macromarketing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bel Ombre, Mauritius</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does CSR means performance for consumers? An implicit study in the field of banking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th AMS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est simple quand j'y réfléchis! L'impact du nombre d'informations visuelles présentées sur un pack en fonction du niveau de charge cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ième Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, May 2015, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes des coopératives financières contribuent-ils à leur positionnement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Séguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIième congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution relative de la performance et de la solidarité perçues sur la fidélité : la distinction entre sociétaires et non-sociétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIième congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication in relief: should we embosse the brand or the product?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th AMS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude implicite des préjugés envers un label coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIième congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude implicite de la dualité marque/région d'une marque-région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ons Belaid</w:t>
+                <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXième congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.cd-rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00987843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fais-moi savoir que tu es une coop et je te dirai si tu es socialement responsable: les coopératives auraient-elles un avantage concurrentiel sur le marché?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ième Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">XXXième congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi faire simple quand on peut faire compliqué ? La perception d'un packaging alimentaire en fonction de son niveau de complexité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30è Congrès International de l'AFM à Montpellier, 14-16 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.30è Congrès International de l'AFM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ons Belaid</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réalisme d'une nouvelle technologie de réalité virtuelle : un antécédent à l'efficacité des outils d'aide à la vente en ligne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Racat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Rencontre du Groupe de Recherche Thématique "Innovation" de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Luxembourg, Luxembourg. pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01067711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le test de produits en ligne: substitut ou complément à la présence du vendeur en magasin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Racat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fonction commerciale à l'ère du cross-canal, 2ème Colloque Européen Innovation et Commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-operative firms as perceived by external stakeholders: how do consumers perceive organizational tensions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ième Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">5th Latin American and European Meeting on Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, La Havane, Cuba. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00987840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRISIS COMMUNICATION: LOWERING ATTRIBUTIONS TO RESTORE BEHAVIORAL INTENTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th AMS World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lima, Peru. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sonia Capelli</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourists’ perceived congruence between nation- and region-brands: A quantitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 5th International Conference on Destination Branding and Marketing (DBM-V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Macau, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The congruency between the container and the content: should we texture everything to seduce the consumer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Trendel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th AMS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lima, Peru. pp.cd-rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact de l'ajout de relief sur un support publicitaire d'un produit alimentaire hédoniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Journée AFM du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905570v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A brand for a region: Legitimate strategy or marketing felony? The case of France and the Auvergne region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Annual International Conference on Marketing, 1-4 July 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Athens, Greece. pp. 96-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résoudre ou atténuer le problème en cas de crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th EMAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Madrid &amp; Virtual, Spain</w:t>
+              <w:t xml:space="preserve">XXVIIIème congrès international de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Angers (colloque fait entièrement en ligne), France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placement de marque interactif et image de marque : le cas des concerts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIIème congrès international de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, San Diego (Virtual), United States</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication de crise : Le cas d'un appel au boycott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIème congrès international de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00620097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président, fais moi rire ! La communication politique entre peur et humour.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Trendel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVème congrès international de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Londres, Royaume-Uni. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Coral Gables, Floride, Etats-Unis (moved online because of Covid 19), United States</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00467982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer l'impact d'une publicité métaphorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIème congrès international de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aix-les-Bains, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des valeurs personnelles dans la perception de la personnalité d'une marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo C. Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter M. Nique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianella Fornerino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conférence Global Management 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Portugal. non spécifiée</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00176808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions et satisfaction dans l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ième Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz (en ligne), France</w:t>
+              <w:t xml:space="preserve">1ière Journée AFM sur la Qualité et la satisfaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Grenoble, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions entre clients : une dimension de la qualité du service d'enseignement,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ième journée de recherche IRIS de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Lyon, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...4114 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00188399v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">halshs-00176808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l'Evaluateur : une personne commes les autres</w:t>
               </w:r>
@@ -11406,50 +11406,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The influence of tactile stimulation in online product evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Racat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo C. Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Leuven, Belgium. European Marketing Conference, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01218118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional and Representational Perceptions of Visitors VS. Non-Visitors: A Quantitative Analysis Using Implicit Measures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Marketing of Place and Space: Trends, Theories and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Leicester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cognitive load and visual cues complexity: effects on consumers’ attitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11458,234 +11635,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Marketing Academy-EMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Leuven, Belgium. 44ième conference de l’European Marketing Academy, 26-29 mai, Leuven, Belgique, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01219426v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">halshs-01218118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11697,50 +11697,145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La représentation sociale des coopératives en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des coopératives : une différence créatrice de valeur(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, 2020, 978-2-37687-303-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les banques coopératives ont-elles intérêt à afﬁcher leur responsabilité sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11762,81 +11857,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des coopératives: Une différence créatrice de valeur(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La représentation sociale des coopératives en France</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coopératives doivent-elles éduquer les consommateurs au modèle coopératif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
@@ -11857,81 +11952,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des coopératives : une différence créatrice de valeur(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2020, 978-2-37687-303-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les coopératives doivent-elles éduquer les consommateurs au modèle coopératif ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance coopérative contribue-t-elle à améliorer la perception de la RSE par les clients ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des coopératives: Une différence créatrice de valeur(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence de la mention coopérative sur l’intention d’achat : une histoire de catégorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
@@ -11952,574 +12142,384 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des coopératives : une différence créatrice de valeur(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2020, 978-2-37687-303-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sonia Capelli</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémunération et marketing : la question de la marque employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guillot-Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rémunération du travail : enjeux de gestion et débats de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-173, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01781240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication externe des engagements en matière de responsabilité sociétale des organisations : amortisseur ou catalyseur en cas de crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Travaillé D., Gonds J.-P., Bayle E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La responsabilité sociétale des organisations - Des discours aux pratiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, EMS, 2020, 978-2-37687-303-7</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tamer Cavusgil: le marketing dans les stratégies d’internationalisation des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grands Auteurs en Management International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Management &amp; Société, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.161-173, 2018</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tamer Cavusgil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ulrike MAYRHOFER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands auteurs en management international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications EMS, pp.181-197, 2014, Grands Auteurs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01071628v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01128754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication externe des engagements en matière de Responsabilité Sociétale des Organisations : amortisseur ou catalyseur en cas de crise ?</w:t>
               </w:r>
@@ -13022,51 +13022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Sammari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Capelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sabadie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Falchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Joassard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650487.2024.2305529" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Lubart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21839" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Belaid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecuyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;al" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-01-2021-0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cuyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.101989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Moisio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.1858" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;guin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2020.102061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Faure-Ferlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120916142" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00346" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718769201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-10-2017-1654" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118774017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01618823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2501/JAR-2017-051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01388963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2016.1210908" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01618844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emanuel Morgado Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01618802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01618862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.333.0117" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Racat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01388970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Fayolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01157176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.71.82" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Trendel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011202700202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo C. Dantas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.371.0074" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanguelia Tsiapkolis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422140v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422715v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouvier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422181v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422656v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Xia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209653v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696224v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683466v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696202v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696118v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03604002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697511v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Carlson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683530v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beruchashvili Myriam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02453353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02453349v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683577v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697500v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02418853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812208v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Nitu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812173v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654164v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377340v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388974v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01306294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01152486v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128836v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987843v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128846v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00976038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067711v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071615v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071622v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128814v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905570v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685310v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685324v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620097v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Pascal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467982v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188370v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188298v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter M. Nique" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianella Fornerino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135541v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Disle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080785v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093547v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219426v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222699v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218118v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571368v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489919v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489918v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571350v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128754v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02478076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762862v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philibert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Agapoff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Assegond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Sammari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Capelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sabadie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Falchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Joassard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650487.2024.2305529" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Lubart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21839" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecuyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;al" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-01-2021-0011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Belaid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cuyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.101989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Moisio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.1858" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;guin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2020.102061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Faure-Ferlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120916142" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00346" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718769201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-10-2017-1654" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118774017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01618823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2501/JAR-2017-051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01388963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2016.1210908" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01618844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emanuel Morgado Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01618802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237238v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Racat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01618862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.333.0117" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01388970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Fayolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01157176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.71.82" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Trendel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011202700202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo C. Dantas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.371.0074" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouvier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209655v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanguelia Tsiapkolis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422656v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Xia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209653v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03604002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697511v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Carlson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032144v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beruchashvili Myriam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697500v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683577v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02453353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02453349v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02418853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812208v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Nitu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812173v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654164v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377340v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01306294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01152486v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128836v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987843v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128846v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00976038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067711v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071615v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128814v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071622v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905570v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685310v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685324v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620097v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Pascal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467982v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188370v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176808v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter M. Nique" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianella Fornerino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188298v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188399v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135541v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Disle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080785v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093547v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222699v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219426v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489919v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571368v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489918v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571350v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128754v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02478076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762862v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philibert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Agapoff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Assegond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>