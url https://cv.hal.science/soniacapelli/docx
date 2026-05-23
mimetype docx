--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -315,1763 +315,1763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05422118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gamification of the point of sale using hybrid-reality games: Non-players' negative influence on players' service experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Lubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04696226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brand embeddedness in advergames through brand–game congruence and brand prominence: a typology of ways to design a game around a brand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Joassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advertising</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02650487.2024.2305529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02650487.2024.2305529⟩</w:t>
+                <w:t xml:space="preserve">hal-04694216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing purchase intention while limiting binge‐eating: The role of repeating the same flavor‐giving ingredient image on a front of package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (8), pp.1539-1555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mar.21839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“More CSR versus more benefits”: how members' motives influence loyalty toward cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (8), pp.2309-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EJM-01-2021-0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03919287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J’ai reçu l’amour en héritage : transmission intergénérationnelle et conflits internes de valeurs dans le mouvement des coopératives d’habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03919299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumers’ implicit attitudes toward corporate social responsibility and corporate abilities: Examining the influence of bank governance using the implicit association test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2019.101989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02351965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing the aftermath: Scapegoating as crisis communication strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risto Moisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Consumer Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.89-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cb.1858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche internationale de la relation entre perception des principes coopératifs et attractivité RH des coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guillot-Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Séguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (4), pp.71-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02351951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To look tasty, let's show the ingredients! Effects of ingredient images on implicit tasty–healthy associations for packaged products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mar.21839⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.102061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2020.102061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Béal</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance a-t-elle bon goût ? L’impact d’une mention « coopérative » sur le goût perçu des produits alimentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/EJM-01-2021-0011⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (4), pp.23-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370120916142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La différence coopérative fait-elle la différence pour les consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Séguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (280), pp.29-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02351916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of the number of ingredient images on package evaluation and product choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570718769201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place Brand Communities: From Terminal to Instrumental Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Product &amp; Brand Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JPBM-10-2017-1654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet du nombre d’images d’ingrédients sur l’évaluation de l’emballage et le choix du produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (3), pp.7 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370118774017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporate Social Responsibility: Communication Effects, a comparison between investor-owned banks and member-owned banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advertising Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (4), pp.436-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2501/JAR-2017-051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Region brand legitimacy: towards a participatory approach involving residents of a place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (6), pp.820-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14719037.2016.1210908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coopératives agricoles doivent-elles dévoiler leur mode de gouvernance aux consommateurs de produits agroalimentaires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2017, 85 (1), pp.63-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE IMPORTANCE OF TOUCH IN MARKETING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Emanuel Morgado Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Millennium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...1013 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Emanuel Morgado Ferreira</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01618844v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01618802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le degré de similarité d’une nouvelle technologie de réalité virtuelle : un antécédent à l’efficacité des outils d’aide à la vente en ligne.</w:t>
               </w:r>
@@ -3916,50 +3916,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Go Dutch on fairness: How consumers care about price fairness for the producer when assessing the fairness of price for themselves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54th Annual Conference of the European Marketing Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Pozuelo de Alarcón (Madrid), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ANALYSE EXPLORATOIRE DE LA PERCEPTION NAIVE DE L’ENTROPIE LIE AUX MATERIAUX DES EMBALLAGES PAR LE CONSOMMATEUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3968,6499 +4076,6391 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41e congrès international de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05422656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand il y a de la justice pour un, il y en a pour deux ! comment les consommateurs prennent en compte la justice du prix pour le producteur lorsqu'ils évaluent la justice du prix pour eux-mêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Go Dutch on fairness: How consumers care about price fairness for the producer when assessing the fairness of price for themselves</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41ème Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the producer behind the food matters: governance disclosure influences purchase intentions through human presence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Werle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACR conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACR, Oct 2025, Whashington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05422186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does a Bird in the Hand is worth Two in the Bush? How Consumers assess the Fairness of the Price for the Farmer when they face Distributive and Procedural Information: Structured Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Pozuelo de Alarcón (Madrid), Spain</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Marketing Science, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand il y a de la justice pour un, il y en a pour deux ! comment les consommateurs prennent en compte la justice du prix pour le producteur lorsqu'ils évaluent la justice du prix pour eux-mêmes</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Telling More about Price Returned to Producers Backslash: How to Explain the Price Paid to Producers in Cooperatives for Consumers to Find it Fair?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMS, Jun 2024, Bel Ombre, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Does a Bird in the Hand is worth Two in the Bush? How Consumers assess the Fairness of the Price for the Farmer when they face Distributive and Procedural Information: Structured Abstract</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GAMIFICATION OF THE RETAIL SPACE USING LOCATION-BASED AUGMENTED REALITY GAMES: HOW ABOUT NON-PLAYERS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Lubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française du marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04696118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si c’est juste à mes yeux, c’est juste pour lui : comment les consommateurs évaluent-ils la justice du prix versé aux producteurs en coopératives agricoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Marketing Science, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque Prix et Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Tour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ACR, Oct 2025, Whashington DC, United States</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04696085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMELIORER L'EFFICACITE DES ADVERGAMES : LE ROLE DE LA CONGRUENCE ENTRE LES REGLES DU JEU ET LE POSITIONNEMENT DE LA MARQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l'association française du marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">When Telling More about Price Returned to Producers Backslash: How to Explain the Price Paid to Producers in Cooperatives for Consumers to Find it Fair?</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04696191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GAMIFICATION OF THE RETAIL SPACE USING LOCATION-BASED AUGMENTED REALITY GAMES: HOW ABOUT NON-PLAYERS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Lubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association for Consumer Research annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04696123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer l'efficacité des advergames : Le rôle de la congruence entre les règles du jeu et le positionnement de la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40ème Congrès International de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Advergame Effectiveness: The Role of Congruence Between Game Rules and Brand Positioning in Legitimacy, Attitudes and Purchase Intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Marketing Society world conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bel Ombre, Mauritius</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04696202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Good vibrations for doing Good: The impact of haptic technologies on identification and attitudes in mobile charity advertising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Racat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Americain Marketing Society word congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bel Ombre, Mauritius</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04696069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’étude de l’effet de l’entropie des emballages destinés à être réutilisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04696224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’étude de l’effet de l’entropie perçue des emballages destines a être réutilisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40ème Congrès International de l'afm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">If it’s fair to me, it’s fair to him: how do consumers assess the fairness of the price paid to producers in agricultural cooperatives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMS, Jun 2024, Bel Ombre, Mauritius</w:t>
+              <w:t xml:space="preserve">53rd EMAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMAC, May 2024, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing advergame effectiveness: The role of congruence between game rules and brand positioning in legitimacy, attitudes and purchase intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMS World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bel Ombre, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Si c’est juste à mes yeux, c’est juste pour lui : comment les consommateurs évaluent-ils la justice du prix versé aux producteurs en coopératives agricoles ?</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est qui le plus juste ? » : comment communiquer sur la structure du prix pour favoriser la justice perçue du prix reversé aux producteurs et le consentement à payer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Prix et Valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Tour, France</w:t>
+              <w:t xml:space="preserve">39ème congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel advergame pour quel objectif ? Une typologie des advergames selon la proéminence de la marque et la congruence marque-jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Joassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l'association française du marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">39ème Congrès International de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Ce n’est pas qu’à moi… c’est à nous ! » : le sentiment de propriété psychologique au sein d’une coopérative d’habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ième Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La redéfinition de la générativité de l’achat immobilier par le mouvement des coopératives d’habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ième Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui se ressemble s'assemble : L'importance de la congruence pour faire adopter les advergames aux consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Joassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès International de l'AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">38ème Congrès International de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What if advergaming was effective before playing? The impact of advergame perceived legitimacy on attitudes and downloads intent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Joassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Marketing Society world conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bel Ombre, Mauritius</w:t>
+              <w:t xml:space="preserve">American Academy of Advertising Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, San Diego (Virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les marques utilisent les jeux vidéo pour faire leur pub :l'influence des règles du jeu pour légitimer la pratique d'advergaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37ème congrès international de l'association française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“It’s not only mine but also ours”: exploring collective psychological ownership in cooperative context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th EMAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Madrid &amp; Virtual, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les marques utilisent les jeux vidéo pour faire leur pub : L'influence des règles du jeu pour légitimer la pratique d'advergaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37ème Congrès International de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Angers (colloque fait entièrement en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do members really care about CSR to remain loyal? A mixed-method approach to the interplay between membership and CSR in financial cooperatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Services Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMA, Jun 2020, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intérêt d'impliquer les clients membres dans la phase d'idéation d'un processus de co-innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ième Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE contribue-t-elle vraiment plus à la fidélité des membres ? Une approche mixte de l’interaction entre RSE et membership dans les coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ième Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Similarity: a conceptual clarification and examination of the influence on cognitive processes from a grounded perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Racat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bel Ombre, Mauritius</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Coral Gables, Floride, Etats-Unis (moved online because of Covid 19), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration de la marque au sein d'un advergame comme déterminant de son efficacité promotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème Congrès International de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Home Away From the Established Models of Ownership: Preliminary Findings From a Housing Cooperative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beruchashvili Myriam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association for Consumer Research 51st Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The concept of similarity and its influences on cognitive processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Racat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz (communication acceptée – congrès annulé en raison du Covid-19), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand Ramon Tafraise écrase le Doodler ! » : L'influence de la proéminence de la marque au sein d'un advergame sur l'attitude envers le jeu et l'intention de le télécharger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème Congrès International de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond sharing my building: My neighbors share my room! When Collective Psychological Ownership Matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd EMAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMAC, May 2024, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Association for Consumer Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Atlanta (Georgia), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bel Ombre, Mauritius</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui vote pour l’idée gagnante ? L’influence du mode de sélection lors d’un concours d’innovation avec des clients membres et non-membres d’une banque coopérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème Congrès de l’afm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Evanguelia Tsiapkolis</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation contest organized by a Cooperative Bank: The Influence of the perception of the winner selection rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">48th EMAC Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet des images d’ingrédients aromatiques sur l’évaluation et la consommation du produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ons Belaid</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapter ses arguments de communication à la représentation sociale de la gouvernance de l’entreprise pour convaincre : une application aux coopératives agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ième Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">XXIVième Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01812173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place Brand Communities: From Terminal to Instrumental Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Marketing Society - american conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, New Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ons Belaid</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01812178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaping behaviors through stigmatizing appeals in social marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Nitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Advertising Academy conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, New-York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01812208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montrer le bon ou le mauvais exemple pour changer les comportements de consommation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Nitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVième Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01812210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensory similarity: a physical product perception in online context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Racat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo C. Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Marketing Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01866337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un état de la représentation sociale de la coopérative selon le niveau de consommation responsable des Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ième Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">33ème Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does the number of ingredients depicted on food packaging impact information processing and product judgment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Marketing Academy-EMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sonia Capelli</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DOES THE NUMBER OF INGREDIENTS DEPICTED ON FOOD PACKAGING IMPACT INFORMATION PROCESSING, MENTAL TASTE IMAGERY AND PRODUCT CHOICE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01654160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les membres des coopératives : une ressource pour innover ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th EMAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Madrid &amp; Virtual, Spain</w:t>
+              <w:t xml:space="preserve">Sommet International des coopératives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Angers (colloque fait entièrement en ligne), France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01388974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-créer ses produits avec ses utilisateurs : oui, mais lesquels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32ème Congrés de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, San Diego (Virtual), United States</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternative forms of innovating? Exploring creative processes in consumer-cooperative firms Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Latin American and European Meeting on Organization Studies (LAEMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'intérêt d'impliquer les clients membres dans la phase d'idéation d'un processus de co-innovation</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les membres des coopératives : une ressource pour innover ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Falchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ième Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Sommet International des Coopératives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Similarity: a conceptual clarification and examination of the influence on cognitive processes from a grounded perspective</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude implicite des préjugés envers un label coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIième congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Best price, best quality or good values? Determinants of loyalty toward co-operative banking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44th conference of European Marketing Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumers’ Preference for an Alternative Organization of Exchanges: The Case of Food Products Made by Producer Co-operatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40th annual Macromarketing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est simple quand j'y réfléchis! L'impact du nombre d'informations visuelles présentées sur un pack en fonction du niveau de charge cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ième Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, May 2015, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does CSR means performance for consumers? An implicit study in the field of banking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th AMS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes des coopératives financières contribuent-ils à leur positionnement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Séguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIième congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution relative de la performance et de la solidarité perçues sur la fidélité : la distinction entre sociétaires et non-sociétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIième congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication in relief: should we embosse the brand or the product?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th AMS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRISIS COMMUNICATION: LOWERING ATTRIBUTIONS TO RESTORE BEHAVIORAL INTENTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th AMS World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lima, Peru. pp.cd-rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourists’ perceived congruence between nation- and region-brands: A quantitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 5th International Conference on Destination Branding and Marketing (DBM-V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Macau, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The congruency between the container and the content: should we texture everything to seduce the consumer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Trendel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th AMS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lima, Peru. pp.cd-rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une étude implicite de la dualité marque/région d'une marque-région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXième congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.cd-rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00987843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fais-moi savoir que tu es une coop et je te dirai si tu es socialement responsable: les coopératives auraient-elles un avantage concurrentiel sur le marché?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXième congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01128846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi faire simple quand on peut faire compliqué ? La perception d'un packaging alimentaire en fonction de son niveau de complexité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30è Congrès International de l'AFM à Montpellier, 14-16 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.30è Congrès International de l'AFM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réalisme d'une nouvelle technologie de réalité virtuelle : un antécédent à l'efficacité des outils d'aide à la vente en ligne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Racat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Coral Gables, Floride, Etats-Unis (moved online because of Covid 19), United States</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Rencontre du Groupe de Recherche Thématique "Innovation" de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Luxembourg, Luxembourg. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Béal</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01067711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le test de produits en ligne: substitut ou complément à la présence du vendeur en magasin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Racat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fonction commerciale à l'ère du cross-canal, 2ème Colloque Européen Innovation et Commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-operative firms as perceived by external stakeholders: how do consumers perceive organizational tensions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Faure-Ferlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ième Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz (en ligne), France</w:t>
+              <w:t xml:space="preserve">5th Latin American and European Meeting on Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, La Havane, Cuba. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00987840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact de l'ajout de relief sur un support publicitaire d'un produit alimentaire hédoniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Journée AFM du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz (communication acceptée – congrès annulé en raison du Covid-19), France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905570v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A brand for a region: Legitimate strategy or marketing felony? The case of France and the Auvergne region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Annual International Conference on Marketing, 1-4 July 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Athens, Greece. pp. 96-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Beruchashvili Myriam</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placement de marque interactif et image de marque : le cas des concerts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Consumer Research 51st Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual conference, United States</w:t>
+              <w:t xml:space="preserve">XXVIIIème congrès international de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Sonia Capelli</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résoudre ou atténuer le problème en cas de crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Services Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMA, Jun 2020, Boston, United States</w:t>
+              <w:t xml:space="preserve">XXVIIIème congrès international de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...3423 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685310v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00685324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication de crise : Le cas d'un appel au boycott</w:t>
               </w:r>
@@ -11330,51 +11330,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Ramon Tafraise crushes the Doodler!&amp;quot;: The impact of brand prominence on the effectiveness of an advergame before playing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Joassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12277,51 +12277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication externe des engagements en matière de responsabilité sociétale des organisations : amortisseur ou catalyseur en cas de crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12518,51 +12518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication externe des engagements en matière de Responsabilité Sociétale des Organisations : amortisseur ou catalyseur en cas de crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13022,51 +13022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Sammari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Capelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sabadie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Falchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Joassard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650487.2024.2305529" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696226v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Lubart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21839" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecuyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;al" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-01-2021-0011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Belaid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cuyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.101989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Moisio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.1858" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;guin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2020.102061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Faure-Ferlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120916142" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00346" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718769201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-10-2017-1654" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118774017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01618823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2501/JAR-2017-051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01388963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2016.1210908" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01618844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emanuel Morgado Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01618802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237238v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Racat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01618862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.333.0117" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01388970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Fayolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01157176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.71.82" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Trendel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011202700202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo C. Dantas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.371.0074" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouvier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209655v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanguelia Tsiapkolis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422656v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Xia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209653v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683515v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03604002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697511v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Carlson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032144v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beruchashvili Myriam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697500v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683577v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02453353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02453349v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02418853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812208v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Nitu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812173v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654164v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377340v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01306294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01152486v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128836v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987843v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128846v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00976038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067711v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071615v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128814v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071622v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905570v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685310v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685324v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620097v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Pascal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467982v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188370v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176808v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter M. Nique" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianella Fornerino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188298v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188399v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135541v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Disle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080785v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093547v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222699v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219426v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489919v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571368v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489918v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571350v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128754v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02478076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762862v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philibert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Agapoff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Assegond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Sammari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Capelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sabadie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422118v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Falchi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696226v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Lubart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694216v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Joassard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650487.2024.2305529" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21839" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecuyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;al" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-01-2021-0011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Belaid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cuyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.101989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Moisio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.1858" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;guin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2020.102061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Faure-Ferlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370120916142" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00346" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718769201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBM-10-2017-1654" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118774017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01618823v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2501/JAR-2017-051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01388963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14719037.2016.1210908" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01618802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01618844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Emanuel Morgado Ferreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237238v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Racat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01618862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.333.0117" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01388970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Fayolle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01157176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lambey-Checchin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Legrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.71.82" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Trendel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011202700202" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo C. Dantas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.371.0074" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouvier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422152v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209655v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanguelia Tsiapkolis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Xia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209653v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683519v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03604002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683552v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032474v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Carlson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683530v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beruchashvili Myriam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697500v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683577v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02453353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02453349v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02418853v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812173v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812208v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Nitu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01812210v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654160v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377340v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01306294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128836v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128767v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01152486v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128779v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071615v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128814v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987843v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128846v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00976038v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067711v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974143v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987840v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00905570v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960512v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685310v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620097v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Pascal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467982v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188370v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176808v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter M. Nique" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianella Fornerino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188298v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188399v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135541v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Disle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080785v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093547v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222699v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219426v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489919v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571368v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489918v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571350v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128754v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02478076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762862v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philibert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Agapoff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Assegond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>