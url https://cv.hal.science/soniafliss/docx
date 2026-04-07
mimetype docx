--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1126,248 +1126,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DtN approach to the mathematical and numerical analysis in waveguides with periodic outlets at infinity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a surprising instability result of Perfectly Matched Layers for Maxwell's equations in 3D media with diagonal anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lescarret</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kazakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/paa.2021.3.487⟩</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444754v1</w:t>
+                <w:t xml:space="preserve">hal-02873620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a surprising instability result of Perfectly Matched Layers for Maxwell's equations in 3D media with diagonal anisotropy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A DtN approach to the mathematical and numerical analysis in waveguides with periodic outlets at infinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kazakova</w:t>
+                <w:t xml:space="preserve">Vincent Lescarret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmath.165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/paa.2021.3.487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873620v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time harmonic wave propagation in one dimensional weakly randomly perturbed periodic media</w:t>
               </w:r>
@@ -2477,243 +2477,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent boundary conditions for locally perturbed infinite hexagonal periodic media.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Coatléven</w:t>
+                <w:t xml:space="preserve">An hp-finite element approximation of guided modes in photonic crystal waveguides using transparent boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Klindworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kersten Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11 (4), pp.907-938</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698916v1</w:t>
+                <w:t xml:space="preserve">hal-00937767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An hp-finite element approximation of guided modes in photonic crystal waveguides using transparent boundary conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kersten Schmidt</w:t>
+                <w:t xml:space="preserve">Transparent boundary conditions for locally perturbed infinite hexagonal periodic media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coatléven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Lacroix-Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (4), pp.907-938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937767v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dirichlet-to-Neumann approach for the exact computation of guided modes in photonic crystal waveguides</w:t>
               </w:r>
@@ -4951,51 +4951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~fliss/Sonia_Fliss_web_page/CV.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533522v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amenoagbadji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2025.7.299" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Louis Fefferman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weinstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.22141" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04193026v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1600177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane B&#233;cache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03407434v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fritsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786730v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/cot.2023.17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L Fefferman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Weinstein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212310119" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N Chandler-Wilde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1459216" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Chandler-Wilde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1387122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02444754v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lescarret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2021.3.487" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.165" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02504392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giovangigli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-020-00038-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822437v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vasilevskaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883560v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n6.a2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561339v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.01.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364782v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stohrer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.02.043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164794v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086033v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0897-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914674v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/9/095004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Klindworth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-014-0521-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coatl&#233;ven" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacroix-Violet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/12086697X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.10.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1P42K3D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bernier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.27.001492" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2008.12.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P6JSFRK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parigaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793511v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanes Tjandrawidjaja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boucart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Humaikani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287023v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02394976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04520908v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~fliss/Sonia_Fliss_web_page/CV.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533522v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amenoagbadji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2025.7.299" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Louis Fefferman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weinstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.22141" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04193026v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1600177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane B&#233;cache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03407434v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fritsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786730v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/cot.2023.17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L Fefferman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Weinstein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212310119" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N Chandler-Wilde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1459216" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Chandler-Wilde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1387122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02444754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lescarret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2021.3.487" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02504392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giovangigli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-020-00038-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822437v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vasilevskaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883560v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n6.a2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561339v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.01.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364782v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stohrer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.02.043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164794v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086033v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0897-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914674v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/9/095004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Klindworth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-014-0521-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698916v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coatl&#233;ven" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacroix-Violet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/12086697X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.10.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1P42K3D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bernier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.27.001492" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2008.12.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P6JSFRK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parigaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793511v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanes Tjandrawidjaja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boucart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Humaikani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287023v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02394976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04520908v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>