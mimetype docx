--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -888,265 +888,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Half-Space Matching Method for Real Wavenumber</w:t>
+                <w:t xml:space="preserve">The Complex-Scaled Half-Space Matching Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon N Chandler-Wilde</w:t>
+                <w:t xml:space="preserve">Simon N. Chandler-Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Mikael Perfekt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1459216⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.512-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1387122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427382v1</w:t>
+                <w:t xml:space="preserve">hal-03087232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex-Scaled Half-Space Matching Method</w:t>
+                <w:t xml:space="preserve">On the Half-Space Matching Method for Real Wavenumber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon N. Chandler-Wilde</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon N Chandler-Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (1), pp.512-557. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1387122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1459216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087232v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a surprising instability result of Perfectly Matched Layers for Maxwell's equations in 3D media with diagonal anisotropy</w:t>
               </w:r>
@@ -3944,216 +3944,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering from a random thin coating of nanoparticles: the Dirichlet case</w:t>
+                <w:t xml:space="preserve">A Rellich-type theorem for the Helmholtz equation in a junction of stratified media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Boucart</w:t>
+                <w:t xml:space="preserve">Sarah Al Humaikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408367v1</w:t>
+                <w:t xml:space="preserve">hal-05037634v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rellich-type theorem for the Helmholtz equation in a junction of stratified media</w:t>
+                <w:t xml:space="preserve">Scattering from a random thin coating of nanoparticles: the Dirichlet case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Al Humaikani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+                <w:t xml:space="preserve">Amandine Boucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hazard</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giovangigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037634v1</w:t>
+                <w:t xml:space="preserve">hal-05408367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapped modes in electromagnetic waveguides</w:t>
               </w:r>
@@ -4951,51 +4951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~fliss/Sonia_Fliss_web_page/CV.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533522v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amenoagbadji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2025.7.299" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Louis Fefferman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weinstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.22141" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04193026v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1600177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane B&#233;cache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03407434v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fritsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786730v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/cot.2023.17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L Fefferman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Weinstein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212310119" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N Chandler-Wilde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1459216" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087232v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Chandler-Wilde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1387122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02444754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lescarret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2021.3.487" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02504392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giovangigli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-020-00038-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822437v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vasilevskaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883560v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n6.a2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561339v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.01.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364782v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stohrer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.02.043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164794v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086033v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0897-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914674v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/9/095004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Klindworth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-014-0521-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698916v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coatl&#233;ven" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacroix-Violet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/12086697X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.10.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1P42K3D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bernier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.27.001492" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2008.12.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P6JSFRK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parigaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793511v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanes Tjandrawidjaja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408367v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boucart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Humaikani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287023v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02394976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04520908v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~fliss/Sonia_Fliss_web_page/CV.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533522v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amenoagbadji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2025.7.299" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Louis Fefferman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weinstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.22141" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04193026v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1600177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane B&#233;cache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03407434v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fritsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786730v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/cot.2023.17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L Fefferman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Weinstein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212310119" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Chandler-Wilde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1387122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N Chandler-Wilde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1459216" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02444754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lescarret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2021.3.487" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02504392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giovangigli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-020-00038-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822437v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vasilevskaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883560v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n6.a2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561339v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.01.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364782v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stohrer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.02.043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164794v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086033v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0897-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914674v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/9/095004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Klindworth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-014-0521-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698916v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coatl&#233;ven" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacroix-Violet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/12086697X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.10.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1P42K3D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bernier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.27.001492" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2008.12.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P6JSFRK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parigaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793511v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanes Tjandrawidjaja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037634v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Humaikani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boucart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287023v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02394976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04520908v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>