--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -1126,248 +1126,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a surprising instability result of Perfectly Matched Layers for Maxwell's equations in 3D media with diagonal anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DtN approach to the mathematical and numerical analysis in waveguides with periodic outlets at infinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Bécache</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria Kazakova</w:t>
+                <w:t xml:space="preserve">Vincent Lescarret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.165⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/paa.2021.3.487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873620v1</w:t>
+                <w:t xml:space="preserve">hal-02444754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DtN approach to the mathematical and numerical analysis in waveguides with periodic outlets at infinity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a surprising instability result of Perfectly Matched Layers for Maxwell's equations in 3D media with diagonal anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lescarret</w:t>
+                <w:t xml:space="preserve">Maria Kazakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Analysis</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/paa.2021.3.487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmath.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444754v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time harmonic wave propagation in one dimensional weakly randomly perturbed periodic media</w:t>
               </w:r>
@@ -2477,243 +2477,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An hp-finite element approximation of guided modes in photonic crystal waveguides using transparent boundary conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kersten Schmidt</w:t>
+                <w:t xml:space="preserve">Transparent boundary conditions for locally perturbed infinite hexagonal periodic media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coatléven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Lacroix-Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (4), pp.907-938</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937767v1</w:t>
+                <w:t xml:space="preserve">hal-00698916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent boundary conditions for locally perturbed infinite hexagonal periodic media.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Coatléven</w:t>
+                <w:t xml:space="preserve">An hp-finite element approximation of guided modes in photonic crystal waveguides using transparent boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Klindworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kersten Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fliss</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11 (4), pp.907-938</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698916v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dirichlet-to-Neumann approach for the exact computation of guided modes in photonic crystal waveguides</w:t>
               </w:r>
@@ -4951,51 +4951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~fliss/Sonia_Fliss_web_page/CV.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533522v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amenoagbadji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2025.7.299" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Louis Fefferman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weinstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.22141" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04193026v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1600177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane B&#233;cache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03407434v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fritsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786730v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/cot.2023.17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L Fefferman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Weinstein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212310119" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Chandler-Wilde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1387122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N Chandler-Wilde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1459216" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02444754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lescarret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2021.3.487" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02504392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giovangigli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-020-00038-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822437v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vasilevskaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883560v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n6.a2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561339v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.01.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364782v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stohrer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.02.043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164794v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086033v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0897-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914674v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/9/095004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Klindworth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-014-0521-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698916v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coatl&#233;ven" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacroix-Violet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/12086697X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.10.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1P42K3D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bernier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.27.001492" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2008.12.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P6JSFRK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parigaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793511v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanes Tjandrawidjaja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037634v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Humaikani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boucart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287023v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02394976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04520908v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.ensta-paristech.fr/~fliss/Sonia_Fliss_web_page/CV.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533522v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amenoagbadji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2025.7.299" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Louis Fefferman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weinstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpa.22141" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04193026v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1600177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane B&#233;cache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tonnoir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03407434v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fritsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786730v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/cot.2023.17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L Fefferman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Weinstein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2212310119" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03087232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N. Chandler-Wilde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Mikael Perfekt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1387122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N Chandler-Wilde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1459216" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02444754v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lescarret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/paa.2021.3.487" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazakova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.165" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02504392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giovangigli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42985-020-00038-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822437v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Vasilevskaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883560v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2019.v17.n6.a2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561339v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2018.01.021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364782v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stohrer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.02.043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287127v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164794v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahan Baronian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086033v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-015-0897-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.10.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914674v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/9/095004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Klindworth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Schmidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-014-0521-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coatl&#233;ven" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacroix-Violet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/12086697X" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.10.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1P42K3D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bernier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.27.001492" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2008.12.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P6JSFRK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Parigaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793511v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohanes Tjandrawidjaja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037634v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Humaikani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boucart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01287023v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02394976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04520908v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moireau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>