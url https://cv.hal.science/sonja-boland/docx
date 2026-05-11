--- v0 (2026-03-04)
+++ v1 (2026-05-11)
@@ -100,404 +100,404 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerium dioxide nanoparticles coated with benzo[a]pyrene modify aryl hydrocarbon receptor activity, trophoblast differentiation and mitochondrial network phenotype in human placenta</w:t>
+                <w:t xml:space="preserve">Effects of co-exposure to benzo-a-pyrene and cerium dioxide nanoparticles on human lung and placental barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine A Degrelle</w:t>
+                <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Deval</w:t>
+                <w:t xml:space="preserve">Safaa Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tête</w:t>
+                <w:t xml:space="preserve">Stéphanie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Didier Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Mikolajczak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.25. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, pp.100802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12989-025-00640-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318950v1</w:t>
+                <w:t xml:space="preserve">hal-05169422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of co-exposure to benzo-a-pyrene and cerium dioxide nanoparticles on human lung and placental barriers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cerium dioxide nanoparticles coated with benzo[a]pyrene modify aryl hydrocarbon receptor activity, trophoblast differentiation and mitochondrial network phenotype in human placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Devineau</w:t>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Borderie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Mikolajczak</w:t>
+                <w:t xml:space="preserve">Frank Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19, pp.100802. </w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2025.100802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12989-025-00640-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169422v1</w:t>
+                <w:t xml:space="preserve">hal-05318950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerium dioxide nanoparticles coated with benzo[a]pyrene modify aryl hydrocarbon receptor activity, trophoblast differentiation and mitochondrial network phenotype in human placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine A Degrelle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12989-025-00640-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317901v1</w:t>
@@ -1772,51 +1772,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of benzo (a) pyrene and cerium dioxide nanoparticles co-exposure on major actors of cell stress in human trophoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nedder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2066,51 +2066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mikolajczak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-025-00640-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05169422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Mawas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Borderie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100802" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178798v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez-Guzman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Boland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brookes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mc Cord" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai Kuen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86037-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wakx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nedder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalmasso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19123762" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Naudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contremoulins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr07079h" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Solhonne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nicola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-014-0078-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vranic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Reinhardt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-10-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salik Hussain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Thomassen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ferecatu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Borot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-7-10" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00179254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skowron-Zwarg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caruso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.02.035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C40RQRW3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04627218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pietri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lw Ribeiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ardila-Osorio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baudry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bizingre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04416703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz W. Ribeiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;a Pi&#233;tri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ardila-Osorio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Colzin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05169422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Mawas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Borderie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mikolajczak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2025.100802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A Degrelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-025-00640-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05317901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178798v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez-Guzman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Boland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brookes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mc Cord" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lai Kuen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86037-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wakx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nedder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dalmasso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19123762" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Naudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contremoulins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr07079h" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Solhonne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nicola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-014-0078-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vranic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Reinhardt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-10-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salik Hussain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Thomassen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ferecatu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Borot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-7-10" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00179254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skowron-Zwarg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caruso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.02.035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C40RQRW3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04627218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pietri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lw Ribeiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ardila-Osorio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baudry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bizingre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04416703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz W. Ribeiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;a Pi&#233;tri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ardila-Osorio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05174362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Colzin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>