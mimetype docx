--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -937,196 +937,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Social Capital and Norms of Citizenship: An Ambiguous Relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Behavioral Scientist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0002764209350829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction: Civicness, Equality, and Democracy--A &amp;quot;Dark Side&amp;quot; of Social Capital?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. van Deth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Behavioral Scientist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 53 (5), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0002764209350827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0002764209350827⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01273622v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01273619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Trust and Attitudes Toward Democracy</w:t>
               </w:r>
@@ -1487,57 +1487,933 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Facets of economic inequality and redistributive preferences: Assessing the role of emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Bastias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPR Standing Group on Political Culture (SGPC) Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Consortium for Political Research (ECPR), Sep 2024, En distanciel, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations of economic inequality and redistribution in British, French and Swedish party manifestos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR, Aug 2024, Dublin (IE), Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations of economic inequality and redistribution in British Party Manifestos (2005 – 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SASE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SASE, Jun 2024, Limerick (Ireland), Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying the rural-urban divide in Western Europe: Filling some gaps with Katherine Cramer's concept of 'rural consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEVIPOF séminaire général</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEVIPOF, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explanations of economic inequality as a driver of emotional distress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Bastias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Conference “Social Monitoring and Reporting in Europe” : Fears, Worries, and Anxieties in Contemporary Europe. Is There a Societal Climate Change and What Are the Consequences for Quality of Life?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro italo-tedesco per il dialogo europeo, Oct 2024, Loveno di Menaggio (CO), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations of economic inequality and redistribution in British Party Manifestos (2005 - 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Annual Meeting "24 Hours of Political Psychology Conference"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Political Psychology Network, Sep 2024, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defining Political (or Vertical) Trust across the Disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Understanding Political Trust from an Interdisciplinary Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Birmingham, The Institute of Advanced Studies, Oct 2024, En distanciel, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensions of inequality – An LLM approach to mapping discussions of inequality in Westminster Hall debates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR, Aug 2024, Dublin (IE), Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roots of resentment: Fact or fiction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Zumbrunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norface-Governance final conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norface-Governance, Feb 2024, Vienna (AUSTRIA), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotions towards economic inequality: Conducive or a hindrance to political action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Bastias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Political Psychology, Jul 2024, Santiago (Chile), Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations of economic inequality in comparative perspective: How welfare state institutions, social norms and political discourse shape perceptions of inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Challenges in Democratic Societies: Political Polarization and Economic Inequality : Deuxième colloque sur la thématiques des Sciences politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office of International Affairs (OIA); Université Grenoble Alpes, Nov 2024, En distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discussing Inequality in Westminster Hall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1552,4625 +2428,3749 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">120th APSA Annual Meeting &amp; Exhibition Democracy: Retrenchment, Renovation, &amp; Reimagination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Political Science Association (APSA), Sep 2024, Philadelphia (PA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Representations of economic inequality and redistribution in British Party Manifestos (2005 – 2024)</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring representations of economic inequality in three welfare states: The cases of France, Great Britain and Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPSA 27th World Congress of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Political Science Association, Jul 2023, Buenos aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The basis of distributive fairness perceptions: deliberate ignorance of the rich or greater concerns for the poor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, SASE, Jun 2024, Limerick (Ireland), Ireland</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAPOR 76th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAPOR, Sep 2023, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Franco Bastias</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misplaced trust – When and where do citizens trust when they should not?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New directions in political trust workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kent University and Thyssen Foundation, Jul 2023, Cologne, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consciousness of place and political support: An overlooked relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Centro italo-tedesco per il dialogo europeo, Oct 2024, Loveno di Menaggio (CO), Italy</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brookes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the Midwest Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Midwest Political Science Association, Apr 2023, Chicago (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Representations of economic inequality and redistribution in British Party Manifestos (2005 - 2024)</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consciousness of place and political support: An overlooked relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPSA 27th World Congress of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Political Science Association, Jul 2023, Buenos aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairness Perceptions Trump Perceptions of Disparities or Income Inequality in the Minds of Citizens: What they see matters but how they view it even more</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Political Psychology, Jul 2023, Montreal (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consciousness of place and political support: An overlooked relationship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, German Political Psychology Network, Sep 2024, Vienne, Austria</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brookes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Political Psychology, Jul 2023, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CEVIPOF, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How media frames of economic inequality affect political and social attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In_equality Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cluster of Excellence "Politics of Inequality", University of Constance, Apr 2022, Konstanz (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Representations of economic inequality and redistribution in British, French and Swedish party manifestos</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The rural-urban divide and satisfaction with democracy in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Walsh</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brookes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norface-Governance mid-term conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norface-Governance, Sep 2022, Vienne (Austria), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairness perceptions trump perceptions of disparities or income inequality in the minds of citizens: What they see matters but how they view it even more?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First online ISSP User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Social Survey Programme, Dec 2022, En ligne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations of economic inequality in Sweden: Exploring cues, signals and shortcuts at different levels of personal proximity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Nordic Challenges Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Stockhlom, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How human values and the rural-urban divide interact to shape voting behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Zumbrunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ECPR, Aug 2024, Dublin (IE), Ireland</w:t>
+              <w:t xml:space="preserve">, European Consortium of Political Research, Aug 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Franco Bastias</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairness perceptions trump perceptions of disparities or income inequality in the minds of citizens: What they see matters but how they view it even more?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAPOR 75th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Association of Public Opinion Research, Nov 2022, Dubai United Arab Emirates, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How human values and the rural-urban divide interact to shape voting behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, European Consortium for Political Research (ECPR), Sep 2024, En distanciel, United Kingdom</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Zumbrunn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norface Governance mid-term conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norface-Governance, Sep 2022, Vienna (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Michael Webb</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring representations of economic inequality in three welfare states: The cases of France, Great Britain and Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the Midwest Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Midwest Political Science Association, Apr 2022, Chicago (IL), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring representations of economic inequality in three welfare states: The cases of France, Great Britain and Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society of Political Psychology Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Political Psychology, Jul 2022, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Framing Economic Inequality: How media frames affect political trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPSA 26th World Congress of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Political Science Association, Jul 2021, Lisbon (Online Event), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social cohesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for the Study of Conflict and Social Cohesion and ECLAC (Economic Commission for Latin America and the Caribbean), Aug 2020, Santiago (Chile) et enligne, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political and Social Trust: Identifying dimensions and hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Politiques Publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'économie de la Sorbonne, Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des valeurs des Français (European Values Study, 1981-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur le sujet Valeurs des Français et France des fractures : quelles leçons pour les hauts fonctionnaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale d‘Administration, Jan 2020, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Economic Governance and Political Trust in Times of Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Department of Historical and European Studies, NTNU: Norwegian University of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NTNU, Apr 2019, Trondheim ( Norvège), Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antecedents of trust in the police in comparative perspective: The role of political attitudes and personality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop “Politics and Police Legitimacy”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sebastian Roché et Jenny Fleming, Dec 2019, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Trust in the MENA Region: Specificities and commonalities with established democracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rabat Policy Forum: The Quality of Political and Economic Institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moroccan Institute for Policy Analysis, Jan 2019, Rabat (MOROCCO), Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personalised, Generalised, or All the Same? Norms of reciprocity or was Robert D. Putnam right after all?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISSP Annual General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSP, Apr 2019, Jaipur et New Delhi, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political and Social Trust: Identifying dimensions and hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEVIPOF (Paris), Séminaire Général</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Support of Universal Basic Income across Europe: Disentangling micro- and macro-level correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International European Social Survey Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Social Survey, Apr 2019, Mannheim, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patterns of media news consumption, emotions and political attitudes. Assessing social media’s polarizing effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th World Congress of Political Science of the International Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Brisbane, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Activists of the Arab Spring: Democratic Avantgarde or fighting for socio-economic justice? An Egyptian-Tunisian comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th Annual Meeting of the International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Trust in Times of Economic Crisis. Assessing the Relevance of Inequality and European Economic Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Conference of Europeanists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unequal Non-Institutional Participation: Investigating the Impact of Inequalities in Trust and Income</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th Annual Meeting of the International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wer vertraut der ‘Lügenpresse’? Mediennutzung und Medienvertrauen im deutsch-deutschen Vergleich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DVPW-Congress, Medien(un)freiheit – und ihre Folgen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Duisburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Cohesion and Democracy in Times of Economic Crisis: How European Economic Governance Affects Perceptions of Social Cohesion and Political Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ECPR, Aug 2024, Dublin (IE), Ireland</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Birmingham, The Institute of Advanced Studies, Oct 2024, En distanciel, United Kingdom</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Cohesion and Democracy in Times of Economic Crisis: How European Economic Governance Affects Perceptions of Social Cohesion and Political Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th Annual Meeting of the International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Norface-Governance, Feb 2024, Vienna (AUSTRIA), Austria</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democracy and Equality in Times of Economic Crisis: How European Economic Governance Affects Perceptions of Social Cohesion and Political Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennial Conference of the International Society for Justice Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Political Psychology, Jul 2024, Santiago (Chile), Chile</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Income Inequality and Social Trust in Latin American Societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Office of International Affairs (OIA); Université Grenoble Alpes, Nov 2024, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence or Divergence. Trends and Determinants of Political Support in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the Belgian-Dutch Association of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Political Psychology, Jul 2023, Montreal (Canada), Canada</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence or Divergence. Trends and Determinants of Political Support in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th Annual Meeting of the International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Herzliya, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Political Psychology, Jul 2023, Montreal (Canada), Canada</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inequality and political support. How objective and subjective inequality affects Latin American democracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th Annual Scientific Meeting of the International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, WAPOR, Sep 2023, Salzburg, Austria</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konvergenz oder Divergenz? Entwicklungsverläufe und Determinanten politischer Unterstützung im europäischen Vergleich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DVPW-Congress, Herausforderungen der repräsentativen Demokratie. Zustand und Perspektiven aus Sicht der Bevölkerung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Kent University and Thyssen Foundation, Jul 2023, Cologne, Germany</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inequality and political support. How objective and subjective inequality affects Latin American democracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the American Political Science Association, cancelled</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Political Science Association, Jul 2023, Buenos aires, Argentina</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inequality and political support. How objective and subjective inequality affects Latin American democracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd World Congress of the International Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Midwest Political Science Association, Apr 2023, Chicago (IL), United States</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linking Attitudes to Behaviour: How Social and Political Trust Relate to Institutionalised and Non-Institutionalised Types of Political Participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">69th MPSA Political Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Political Science Association, Jul 2023, Buenos aires, Argentina</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three Forms of Trust and Three Models of their Association: Relations between Particular Social Trust, General Social Trust and Political Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPR Joint Sessions of Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Political Psychology, Jul 2022, Athens, Greece</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Capital and Norms of Citizenship: An Ambiguous Relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EQUALSOC Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Norface-Governance, Sep 2022, Vienna (AUSTRIA), Austria</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three Types of Trust and the Winner Hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd Annual Scientific Meeting of the International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, European Consortium of Political Research, Aug 2022, Innsbruck, Austria</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three Forms of Trust and Three Models of their Association: Relations between Particular Social Trust, General Social Trust and Political Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Stockhlom, Sweden</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Associational Roots of Political Confidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">66th MPSA Political Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Social Survey Programme, Dec 2022, En ligne, Switzerland</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Social Identity and Self-Categorization Theory Can Enrich the Concept of Social Capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Norface-Governance, Sep 2022, Vienne (Austria), Austria</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Social Identity and Self-Categorization Theory Can Enrich the Concept of Social Capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th Annual Scientific Meeting of the International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, World Association of Public Opinion Research, Nov 2022, Dubai United Arab Emirates, United Arab Emirates</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Confidence in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th World Congress of the International Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cluster of Excellence "Politics of Inequality", University of Constance, Apr 2022, Konstanz (Allemagne), Germany</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonding and Bridging Social Capital. A Relevant Concept for Political Participation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPR Joint Sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Midwest Political Science Association, Apr 2022, Chicago (IL), United States</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Empirical Relevance of Bonding and Bridging Social Capital. An East-West German Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the American Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...2414 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966294v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01966295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6201,51 +6201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does cross-class contact shape perceptions of inequality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Webb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American Political Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Los Angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8078,275 +8078,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Die Bedeutung politischer Unterstützung angesichts krisenhafter Entwicklungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Kitt der Gesellschaft. Perspektiven auf den sozialen Zusammenhalt in Deutschland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertelsmann Stiftung, pp.175-206, 2016, 978-3-86793-777-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Konvergenz oder Divergenz? Entwicklungsverläufe und Determinanten politischer Unterstützung im europäischen Vergleich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sigrid Roßteutscher; Thorsten Faas; Ulrich Rosar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bürger und Wähler im Wandel der Zeit. 25 Jahre Wahl- und Einstellungsforschung in Deutschland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer VS, pp.279-312, 2016, 978-3-658-11275-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-11276-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-658-11276-9_11⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01273604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soziale Kohäsion, Sozialkapital und Zivilgesellschaft im deutsch-französischen Vergleich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deutsch-Französisches Institut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frankreich Jahrbuch 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VS Springer, pp.31-53, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bertelsmann Stiftung, pp.175-206, 2016, 978-3-86793-777-1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratic Citizenship under Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poguntke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Rossteutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Schmitt-Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Poguntke; Sigrid Rossteutscher; Rüdiger Schmitt-Beck; Sonja Zmerli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citizenship and Democracy in an Era of Crisis: Empirical Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.241-249, 2015, 9781138504943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, VS Springer, pp.31-53, 2015</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politische Psychologie: Eine Einleitung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofer Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonja Zmerli; Ofer Feldman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politische Psychologie. Handbuch für Studium und Wissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos Verlag, pp.9-17, 2015, 978-3-8487-0959-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Democratic Citizenship under Challenge</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Citizenship, participation and democracy in an era of crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poguntke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Rossteutscher</w:t>
@@ -8372,1333 +8570,1135 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Poguntke; Sigrid Rossteutscher; Rüdiger Schmitt-Beck; Sonja Zmerli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizenship and Democracy in an Era of Crisis: Empirical Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.241-249, 2015, 9781138504943</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.1-11, 2015, 9781138504943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ofer Feldman</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mass Media and Political Trust in Europe: Testing the Rainmaker Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Nomos Verlag, pp.9-17, 2015, 978-3-8487-0959-5</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Schmitt-Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Poguntke; Sigrid Rossteutscher; Rüdiger Schmitt-Beck; Sonja Zmerli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citizenship and Democracy in an Era of Crisis: Empirical Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.75-92, 2015, 9781138504943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thomas Poguntke</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germany. Rising Inequality and the Transformation of Rhine Capitalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Corneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sigrid Rossteutscher</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rüdiger Schmitt-Beck</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Pollak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brian Nolan; Wiemer Salverda; Daniele Checchi; Ive Marx; Abigail McKnight; István György Tóth; Herman G. van de Werfhorst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changing Inequalities and Societal Impacts in Rich Countries: Thirty Countries’ Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.271-298, 2014, 9780199687428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Quality of Life and Well-Being Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.4887-4889, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soziales Vertrauen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VS Verlag für Sozialwissenschaften. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politik im Kontext: Ist alle Politik lokale Politik? Individuelle und kontextuelle Determinanten politischer Orientierungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-155, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soziales und politisches Vertrauen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nomos Verlagsgesellschaft. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deutschlands Metamorphosen: Ein zweiter Blick auf Deutschland in Europa.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-172, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politische Kultur im Baltikum: Entwicklungsverläufe und innergesellschaftliche Konfliktlinien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VS Verlag für Sozialwissenschaften. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das politische System der baltischen Staaten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-280, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Structure and Political Trust in Europe: Mapping Contextual Preconditions of a Relational Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society and Democracy in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-138, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winners, Losers and Three Types of Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.1-11, 2015, 9781138504943</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ECPR Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Trust. Why Context Matters. Causes and Consequences of a Relational Concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-94, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ECPR Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Trust. Why Context Matters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-11, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soziales Kapital und politische Partizipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wochenschau Verlag. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partizipation als Bildungsziel. Politische Aktion in der Politischen Bildung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-43, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU Legitimacy and Social Capital. Empirical Insights into a Complex Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civil Society and Activism in Europe. Contextualising Engagement and Political Orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.156-179, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Networking among Voluntary Associations: Segmented or Integrated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Newton</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Capital and Associations in European Democracies. A Comparative Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-174, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trust in People, Confidence in Political Institutions, and Satisfaction with Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.75-92, 2015, 9781138504943</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ramon Montéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citizenship and Involvement in European Democracies. A Comparative Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-65, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...880 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475658v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01475660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politisches Vertrauen und Unterstützung</w:t>
               </w:r>
@@ -10344,51 +10344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042613v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Claassen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha G&#246;bel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ackermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Bankov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2025.102912" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Walsh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Zmerli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/apsa-2024-m0hwk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2022.2037558" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weinberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Seyd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gaskell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hamm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpos.2021.763718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/S41253-021-00146-W" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.196.0120" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2015.02.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Newton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755773910000330" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. van Deth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002764209350827" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273619v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002764209350829" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Newton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/poq/nfn054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7A7C3AF0D7F806E8B0C90EE48CF4894B068A9AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramon Mont&#233;ro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar W. Gabriel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Webb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bastias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794375v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794492v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Zumbrunn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794332v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brookes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794479v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794348v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794279v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794301v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794468v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794464v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966276v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966279v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966285v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966290v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966294v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966295v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe A. Hamm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Feldman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/en/nomos/title/politische-psychologie-id-88526/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom W.G. van Der Meer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781782545118" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273552v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poguntke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Rossteutscher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Schmitt-Beck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475622v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hooghe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475624v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan W. van Deth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475625v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Meffert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718931v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748910121-13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0280" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845264899-248" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919428v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0273" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietlind Stolle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190274801.013.20" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781782545118.00017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781782545118.00010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11276-9_11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273606v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273597v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273586v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475629v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Corneo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Pollak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475636v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475632v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475634v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475639v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475643v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475658v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69909-7_2202-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Colin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Masbah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01475737v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042613v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Claassen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha G&#246;bel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ackermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Bankov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2025.102912" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Walsh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Zmerli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/apsa-2024-m0hwk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2022.2037558" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weinberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Seyd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gaskell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hamm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpos.2021.763718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/S41253-021-00146-W" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.196.0120" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2015.02.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Newton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755773910000330" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002764209350829" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. van Deth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002764209350827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Newton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/poq/nfn054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7A7C3AF0D7F806E8B0C90EE48CF4894B068A9AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramon Mont&#233;ro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar W. Gabriel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bastias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794483v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Webb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Zumbrunn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brookes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794285v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794279v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794468v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966264v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966272v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966271v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966279v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966287v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966285v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966290v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966294v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe A. Hamm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Feldman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/en/nomos/title/politische-psychologie-id-88526/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom W.G. van Der Meer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781782545118" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273552v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poguntke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Rossteutscher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Schmitt-Beck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475622v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hooghe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475624v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan W. van Deth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475625v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Meffert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718931v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748910121-13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0280" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845264899-248" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919428v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0273" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietlind Stolle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190274801.013.20" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781782545118.00017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781782545118.00010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475627v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273604v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11276-9_11" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273606v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273597v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273586v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Corneo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Pollak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475631v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475632v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475636v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475634v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475639v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475643v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475660v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475658v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69909-7_2202-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Colin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Masbah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01475737v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>