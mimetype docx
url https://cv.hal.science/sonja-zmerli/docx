--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1651,50 +1651,283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Explanations of economic inequality as a driver of emotional distress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Bastias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Conference “Social Monitoring and Reporting in Europe” : Fears, Worries, and Anxieties in Contemporary Europe. Is There a Societal Climate Change and What Are the Consequences for Quality of Life?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro italo-tedesco per il dialogo europeo, Oct 2024, Loveno di Menaggio (CO), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations of economic inequality and redistribution in British Party Manifestos (2005 - 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Annual Meeting "24 Hours of Political Psychology Conference"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Political Psychology Network, Sep 2024, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying the rural-urban divide in Western Europe: Filling some gaps with Katherine Cramer's concept of 'rural consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEVIPOF séminaire général</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEVIPOF, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Representations of economic inequality and redistribution in British Party Manifestos (2005 – 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1703,4474 +1936,4241 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SASE, Jun 2024, Limerick (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, CEVIPOF, Jun 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defining Political (or Vertical) Trust across the Disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Understanding Political Trust from an Interdisciplinary Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Birmingham, The Institute of Advanced Studies, Oct 2024, En distanciel, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensions of inequality – An LLM approach to mapping discussions of inequality in Westminster Hall debates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR, Aug 2024, Dublin (IE), Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roots of resentment: Fact or fiction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Zumbrunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norface-Governance final conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norface-Governance, Feb 2024, Vienna (AUSTRIA), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotions towards economic inequality: Conducive or a hindrance to political action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Bastias</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Political Psychology, Jul 2024, Santiago (Chile), Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations of economic inequality in comparative perspective: How welfare state institutions, social norms and political discourse shape perceptions of inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Challenges in Democratic Societies: Political Polarization and Economic Inequality : Deuxième colloque sur la thématiques des Sciences politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office of International Affairs (OIA); Université Grenoble Alpes, Nov 2024, En distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussing Inequality in Westminster Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Webb</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Centro italo-tedesco per il dialogo europeo, Oct 2024, Loveno di Menaggio (CO), Italy</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120th APSA Annual Meeting &amp; Exhibition Democracy: Retrenchment, Renovation, &amp; Reimagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Political Science Association (APSA), Sep 2024, Philadelphia (PA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Representations of economic inequality and redistribution in British Party Manifestos (2005 - 2024)</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring representations of economic inequality in three welfare states: The cases of France, Great Britain and Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPSA 27th World Congress of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Political Science Association, Jul 2023, Buenos aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The basis of distributive fairness perceptions: deliberate ignorance of the rich or greater concerns for the poor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, German Political Psychology Network, Sep 2024, Vienne, Austria</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAPOR 76th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAPOR, Sep 2023, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Birmingham, The Institute of Advanced Studies, Oct 2024, En distanciel, United Kingdom</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misplaced trust – When and where do citizens trust when they should not?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New directions in political trust workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kent University and Thyssen Foundation, Jul 2023, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dimensions of inequality – An LLM approach to mapping discussions of inequality in Westminster Hall debates</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consciousness of place and political support: An overlooked relationship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brookes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Webb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the Midwest Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Midwest Political Science Association, Apr 2023, Chicago (IL), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consciousness of place and political support: An overlooked relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPSA 27th World Congress of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Political Science Association, Jul 2023, Buenos aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consciousness of place and political support: An overlooked relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brookes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Political Psychology, Jul 2023, Montreal (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairness Perceptions Trump Perceptions of Disparities or Income Inequality in the Minds of Citizens: What they see matters but how they view it even more</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Political Psychology, Jul 2023, Montreal (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairness perceptions trump perceptions of disparities or income inequality in the minds of citizens: What they see matters but how they view it even more?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First online ISSP User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Social Survey Programme, Dec 2022, En ligne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairness perceptions trump perceptions of disparities or income inequality in the minds of citizens: What they see matters but how they view it even more?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAPOR 75th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Association of Public Opinion Research, Nov 2022, Dubai United Arab Emirates, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How media frames of economic inequality affect political and social attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In_equality Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cluster of Excellence "Politics of Inequality", University of Constance, Apr 2022, Konstanz (Allemagne), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How human values and the rural-urban divide interact to shape voting behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Zumbrunn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">ECPR General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ECPR, Aug 2024, Dublin (IE), Ireland</w:t>
+              <w:t xml:space="preserve">, European Consortium of Political Research, Aug 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Roots of resentment: Fact or fiction?</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The rural-urban divide and satisfaction with democracy in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Brookes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norface-Governance mid-term conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norface-Governance, Sep 2022, Vienne (Austria), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations of economic inequality in Sweden: Exploring cues, signals and shortcuts at different levels of personal proximity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Nordic Challenges Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Stockhlom, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How human values and the rural-urban divide interact to shape voting behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Zumbrunn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Norface-Governance, Feb 2024, Vienna (AUSTRIA), Austria</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norface Governance mid-term conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norface-Governance, Sep 2022, Vienna (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Political Psychology, Jul 2024, Santiago (Chile), Chile</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring representations of economic inequality in three welfare states: The cases of France, Great Britain and Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the Midwest Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Midwest Political Science Association, Apr 2022, Chicago (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Office of International Affairs (OIA); Université Grenoble Alpes, Nov 2024, En distanciel, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring representations of economic inequality in three welfare states: The cases of France, Great Britain and Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society of Political Psychology Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Political Psychology, Jul 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, American Political Science Association (APSA), Sep 2024, Philadelphia (PA), United States</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Framing Economic Inequality: How media frames affect political trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPSA 26th World Congress of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Political Science Association, Jul 2021, Lisbon (Online Event), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Political Science Association, Jul 2023, Buenos aires, Argentina</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political and Social Trust: Identifying dimensions and hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de Politiques Publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'économie de la Sorbonne, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, WAPOR, Sep 2023, Salzburg, Austria</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social cohesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for the Study of Conflict and Social Cohesion and ECLAC (Economic Commission for Latin America and the Caribbean), Aug 2020, Santiago (Chile) et enligne, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Kent University and Thyssen Foundation, Jul 2023, Cologne, Germany</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des valeurs des Français (European Values Study, 1981-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur le sujet Valeurs des Français et France des fractures : quelles leçons pour les hauts fonctionnaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale d‘Administration, Jan 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Midwest Political Science Association, Apr 2023, Chicago (IL), United States</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Economic Governance and Political Trust in Times of Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Department of Historical and European Studies, NTNU: Norwegian University of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NTNU, Apr 2019, Trondheim ( Norvège), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Political Science Association, Jul 2023, Buenos aires, Argentina</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antecedents of trust in the police in comparative perspective: The role of political attitudes and personality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop “Politics and Police Legitimacy”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sebastian Roché et Jenny Fleming, Dec 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Political Psychology, Jul 2023, Montreal (Canada), Canada</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personalised, Generalised, or All the Same? Norms of reciprocity or was Robert D. Putnam right after all?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISSP Annual General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSP, Apr 2019, Jaipur et New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Political Psychology, Jul 2023, Montreal (Canada), Canada</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Trust in the MENA Region: Specificities and commonalities with established democracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rabat Policy Forum: The Quality of Political and Economic Institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moroccan Institute for Policy Analysis, Jan 2019, Rabat (MOROCCO), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cluster of Excellence "Politics of Inequality", University of Constance, Apr 2022, Konstanz (Allemagne), Germany</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political and Social Trust: Identifying dimensions and hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEVIPOF (Paris), Séminaire Général</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Norface-Governance, Sep 2022, Vienne (Austria), Austria</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Support of Universal Basic Income across Europe: Disentangling micro- and macro-level correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International European Social Survey Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Social Survey, Apr 2019, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Social Survey Programme, Dec 2022, En ligne, Switzerland</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patterns of media news consumption, emotions and political attitudes. Assessing social media’s polarizing effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th World Congress of Political Science of the International Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Stockhlom, Sweden</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Activists of the Arab Spring: Democratic Avantgarde or fighting for socio-economic justice? An Egyptian-Tunisian comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th Annual Meeting of the International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Alina Zumbrunn</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Trust in Times of Economic Crisis. Assessing the Relevance of Inequality and European Economic Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd International Conference of Europeanists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unequal Non-Institutional Participation: Investigating the Impact of Inequalities in Trust and Income</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38th Annual Meeting of the International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wer vertraut der ‘Lügenpresse’? Mediennutzung und Medienvertrauen im deutsch-deutschen Vergleich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DVPW-Congress, Medien(un)freiheit – und ihre Folgen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Duisburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Cohesion and Democracy in Times of Economic Crisis: How European Economic Governance Affects Perceptions of Social Cohesion and Political Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Consortium of Political Research, Aug 2022, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, World Association of Public Opinion Research, Nov 2022, Dubai United Arab Emirates, United Arab Emirates</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Cohesion and Democracy in Times of Economic Crisis: How European Economic Governance Affects Perceptions of Social Cohesion and Political Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th Annual Meeting of the International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Norface-Governance, Sep 2022, Vienna (AUSTRIA), Austria</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democracy and Equality in Times of Economic Crisis: How European Economic Governance Affects Perceptions of Social Cohesion and Political Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennial Conference of the International Society for Justice Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Midwest Political Science Association, Apr 2022, Chicago (IL), United States</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Income Inequality and Social Trust in Latin American Societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Political Psychology, Jul 2022, Athens, Greece</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence or Divergence. Trends and Determinants of Political Support in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th Annual Meeting of the International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Herzliya, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, International Political Science Association, Jul 2021, Lisbon (Online Event), Portugal</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence or Divergence. Trends and Determinants of Political Support in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the Belgian-Dutch Association of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Center for the Study of Conflict and Social Cohesion and ECLAC (Economic Commission for Latin America and the Caribbean), Aug 2020, Santiago (Chile) et enligne, Chile</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inequality and political support. How objective and subjective inequality affects Latin American democracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th Annual Scientific Meeting of the International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'économie de la Sorbonne, Jan 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inequality and political support. How objective and subjective inequality affects Latin American democracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the American Political Science Association, cancelled</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale d‘Administration, Jan 2020, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konvergenz oder Divergenz? Entwicklungsverläufe und Determinanten politischer Unterstützung im europäischen Vergleich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DVPW-Congress, Herausforderungen der repräsentativen Demokratie. Zustand und Perspektiven aus Sicht der Bevölkerung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, NTNU, Apr 2019, Trondheim ( Norvège), Norway</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inequality and political support. How objective and subjective inequality affects Latin American democracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd World Congress of the International Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sebastian Roché et Jenny Fleming, Dec 2019, Lisbon, Portugal</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linking Attitudes to Behaviour: How Social and Political Trust Relate to Institutionalised and Non-Institutionalised Types of Political Participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">69th MPSA Political Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Moroccan Institute for Policy Analysis, Jan 2019, Rabat (MOROCCO), Morocco</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three Forms of Trust and Three Models of their Association: Relations between Particular Social Trust, General Social Trust and Political Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPR Joint Sessions of Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ISSP, Apr 2019, Jaipur et New Delhi, India</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Capital and Norms of Citizenship: An Ambiguous Relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EQUALSOC Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three Types of Trust and the Winner Hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd Annual Scientific Meeting of the International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, European Social Survey, Apr 2019, Mannheim, Germany</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three Forms of Trust and Three Models of their Association: Relations between Particular Social Trust, General Social Trust and Political Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Brisbane, Australia</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Associational Roots of Political Confidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">66th MPSA Political Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Varsovie, Poland</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Social Identity and Self-Categorization Theory Can Enrich the Concept of Social Capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Social Identity and Self-Categorization Theory Can Enrich the Concept of Social Capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th Annual Scientific Meeting of the International Society of Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Confidence in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th World Congress of the International Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Duisburg, Germany</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Empirical Relevance of Bonding and Bridging Social Capital. An East-West German Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the American Political Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Glasgow, United Kingdom</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonding and Bridging Social Capital. A Relevant Concept for Political Participation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPR Joint Sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...1310 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966295v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01966294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7302,1754 +7302,1754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03718931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politisches Vertrauen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thorsten Faas; Oscar W. Gabriel; Jürgen Maier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politikwissenschaftliche Einstellungs- und Verhaltensforschung. Handbuch für Wissenschaft und Studium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos, pp.248-272, 2019, 978-3-8487-2175-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783845264899-248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Liberal Democracies and the Study of Political Communicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofer Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ofer Feldman; Sonja Zmerli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Psychology of Political Communicators: How Politicians, Culture, and the Media Construct and Shape Public Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge Studies in Political Psychology, Routledge, pp.1-14, 2019, 9781138596191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une volonté de participation citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréchon, Pierre; Gonthier, Frédéric; Astor, Sandrine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.280-283, 2019, Libres cours - Politique, 978-2-7061-4265-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...48 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confiance dans les autres, élément clé des dynamiques sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon, Pierre; Gonthier, Frédéric; Astor, Sandrine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.63-67, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction: Liberal Democracies and the Study of Political Communicators</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toutes les institutions ne sont pas discréditées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréchon, Pierre; Gonthier, Frédéric; Astor, Sandrine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France des valeurs. Quarante ans d'évolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.273-279, 2019, Libres cours - Politique, 978-2-7061-4265-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.brech.2019.01.0273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Media Ownership: Propositions for an Extended Research Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Psychology of Political Communicators: How Politicians, Culture, and the Media Construct and Shape Public Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-233, 2019, Routledge Studies in Political Psychology, 9781138596191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social and Political Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietlind Stolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford University Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Social and Political Trust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-56, 2018, 9780190274801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190274801.013.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objects of Political and Social Trust: Scales and Hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonja Zmerli; Tom W.G. van der Meer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook on Political Trust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.104-124, 2017, 978-1-78254-510-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781782545118.00017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The deeply rooted concern with political trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom W.G. van Der Meer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonja Zmerli; Tom W.G. van der Meer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook on Political Trust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-15, 2017, 978-1-78254-510-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781782545118.00010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konvergenz oder Divergenz? Entwicklungsverläufe und Determinanten politischer Unterstützung im europäischen Vergleich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sigrid Roßteutscher; Thorsten Faas; Ulrich Rosar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bürger und Wähler im Wandel der Zeit. 25 Jahre Wahl- und Einstellungsforschung in Deutschland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer VS, pp.279-312, 2016, 978-3-658-11275-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-11276-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Bedeutung politischer Unterstützung angesichts krisenhafter Entwicklungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Kitt der Gesellschaft. Perspektiven auf den sozialen Zusammenhalt in Deutschland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertelsmann Stiftung, pp.175-206, 2016, 978-3-86793-777-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soziale Kohäsion, Sozialkapital und Zivilgesellschaft im deutsch-französischen Vergleich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deutsch-Französisches Institut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frankreich Jahrbuch 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VS Springer, pp.31-53, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratic Citizenship under Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poguntke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Rossteutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Schmitt-Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Poguntke; Sigrid Rossteutscher; Rüdiger Schmitt-Beck; Sonja Zmerli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citizenship and Democracy in an Era of Crisis: Empirical Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.241-249, 2015, 9781138504943</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politische Psychologie: Eine Einleitung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofer Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ofer Feldman; Sonja Zmerli. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Routledge Studies in Political Psychology, Routledge, pp.1-14, 2019, 9781138596191</w:t>
+              <w:t xml:space="preserve">Sonja Zmerli; Ofer Feldman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politische Psychologie. Handbuch für Studium und Wissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nomos Verlag, pp.9-17, 2015, 978-3-8487-0959-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.63-67, 2019, Libres cours - Politique, 978-2-7061-4265-9</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Citizenship, participation and democracy in an era of crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poguntke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Rossteutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Schmitt-Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Poguntke; Sigrid Rossteutscher; Rüdiger Schmitt-Beck; Sonja Zmerli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citizenship and Democracy in an Era of Crisis: Empirical Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.1-11, 2015, 9781138504943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mass Media and Political Trust in Europe: Testing the Rainmaker Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Schmitt-Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Poguntke; Sigrid Rossteutscher; Rüdiger Schmitt-Beck; Sonja Zmerli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citizenship and Democracy in an Era of Crisis: Empirical Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.75-92, 2015, 9781138504943</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-233, 2019, Routledge Studies in Political Psychology, 9781138596191</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Quality of Life and Well-Being Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.4887-4889, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ken Newton</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germany. Rising Inequality and the Transformation of Rhine Capitalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Corneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dietlind Stolle</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Pollak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brian Nolan; Wiemer Salverda; Daniele Checchi; Ive Marx; Abigail McKnight; István György Tóth; Herman G. van de Werfhorst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changing Inequalities and Societal Impacts in Rich Countries: Thirty Countries’ Experiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.271-298, 2014, 9780199687428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soziales und politisches Vertrauen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nomos Verlagsgesellschaft. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deutschlands Metamorphosen: Ein zweiter Blick auf Deutschland in Europa.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-172, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soziales Vertrauen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VS Verlag für Sozialwissenschaften. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politik im Kontext: Ist alle Politik lokale Politik? Individuelle und kontextuelle Determinanten politischer Orientierungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-155, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...877 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475632v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01475636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politische Kultur im Baltikum: Entwicklungsverläufe und innergesellschaftliche Konfliktlinien</w:t>
               </w:r>
@@ -10344,51 +10344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042613v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Claassen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha G&#246;bel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ackermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Bankov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2025.102912" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Walsh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Zmerli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/apsa-2024-m0hwk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2022.2037558" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weinberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Seyd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gaskell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hamm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpos.2021.763718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/S41253-021-00146-W" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.196.0120" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2015.02.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Newton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755773910000330" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002764209350829" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. van Deth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002764209350827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Newton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/poq/nfn054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7A7C3AF0D7F806E8B0C90EE48CF4894B068A9AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramon Mont&#233;ro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar W. Gabriel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bastias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794483v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794388v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Webb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Zumbrunn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brookes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794332v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794285v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794279v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794468v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966264v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966272v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966271v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966279v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966287v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966285v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966290v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966294v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe A. Hamm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Feldman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/en/nomos/title/politische-psychologie-id-88526/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom W.G. van Der Meer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781782545118" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273552v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poguntke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Rossteutscher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Schmitt-Beck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475622v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hooghe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475624v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan W. van Deth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475625v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Meffert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718931v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748910121-13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0280" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845264899-248" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919428v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0273" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietlind Stolle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190274801.013.20" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781782545118.00017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781782545118.00010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475627v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273604v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11276-9_11" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273606v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273597v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273586v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Corneo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Pollak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475631v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475632v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475636v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475634v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475639v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475643v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475660v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475658v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69909-7_2202-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Colin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Masbah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01475737v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042613v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Claassen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha G&#246;bel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Lang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ackermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Bankov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2025.102912" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Walsh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Zmerli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33774/apsa-2024-m0hwk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2022.2037558" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718909v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weinberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Seyd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Gaskell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hamm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpos.2021.763718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/S41253-021-00146-W" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796368v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.196.0120" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssresearch.2015.02.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Newton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755773910000330" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002764209350829" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. van Deth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002764209350827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Newton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/poq/nfn054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7A7C3AF0D7F806E8B0C90EE48CF4894B068A9AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramon Mont&#233;ro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar W. Gabriel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Bastias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Webb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Zumbrunn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794479v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brookes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794337v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794279v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794318v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794468v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794465v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966264v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966274v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966279v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966283v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966287v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966285v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966290v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966291v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966294v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966295v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe A. Hamm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Feldman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-shop.de/en/nomos/title/politische-psychologie-id-88526/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom W.G. van Der Meer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781782545118" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273552v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poguntke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Rossteutscher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Schmitt-Beck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475622v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hooghe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475624v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan W. van Deth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475625v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Meffert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718931v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748910121-13" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845264899-248" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796381v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919430v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0280" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919428v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919429v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.brech.2019.01.0273" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietlind Stolle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190274801.013.20" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781782545118.00017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781782545118.00010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-11276-9_11" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273606v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273597v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273586v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475629v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Corneo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Pollak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475636v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475632v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475634v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475637v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475639v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475643v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475660v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475658v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69909-7_2202-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Colin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Masbah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01475737v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>