--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sonny Perseil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sonny-perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-8195-4614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07553682X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000374574368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil est docteur en science politique de l'Université Paris 1 Panthéon-Sorbonne (1999) ; habilité à diriger des recherches (HDR) en science politique et en sciences de gestion depuis 2013. Ses travaux portent actuellement sur les politiques des drogues, l'institutionnalisation des discriminations et les métiers du travail social. Il dirige depuis 2021 la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a enseigné le droit constitutionnel, l’économie sociale, l’initiation aux méthodologies juridiques, la méthodologie en sciences sociales et organisé de nombreuses manifestations scientifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2008, il est devenu ingénieur en sciences humaines (production et analyse des données) au Conservatoire national des arts et métiers (Cnam), où il est membre du Conseil scientifique depuis 2018. Il participe en 2011 au lancement du Laboratoire interdisciplinaire de recherche en sciences de l'action (Lirsa). En 2023, il rejoint un autre laboratoire du Cnam, l'ESDR3C (Équipe Sécurité & Défense  - Renseignement, Criminologie, Crises, Cybermenaces). Il est aussi consultant Nations Unies, pour le Haut Commissariat pour les Réfugiés (HCR), en tant que juge assesseur à la Cour nationale du droit d'asile (CNDA) depuis 2004. Avec Colin Pénet, il est responsable des Editions Pepper, fondées en 2003 et reprises en 2007 par L'Harmattan. Journaliste (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fashion Daily News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de l'Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wine Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boutiques International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zig-Zag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">...) ; carte de presse 1997-2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 Outstanding Reviewer Award, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Emerald).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sélectionné pour le Prix du meilleur ouvrage dans le domaine du travail en 2021 pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le scandale des assistantes maternelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonneées au Cnam : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean.perseil@lecnam.net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél. + (33) (0)1 40 27 26 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site du laboratoire : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://esd.cnam.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page personnelle : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://esd.cnam.fr/membres/membres-permanents/sonny-perseil-1459536.kjsp?RH=1561452522268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à un terrain sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-336-47396-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-23121-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scandale des assistantes maternelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, 978-2-343-18540-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction. Des relations entre fiction, narration, discours et récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, Collection perspectives organisationnelles, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Suisse est-elle un modèle ? : actes du colloque organisé au Conservatoire national des arts et métiers, le 5 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, 978-2-343-14621-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la triche et le mensonge : actes de la journée d'études organisée au Conservatoire national des arts et métiers, le 25 mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéda Christophe Banaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, 978-2-343-11775-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance en questions. Actes de la journée d'études organisée au Conservatoire national des arts et métiers le 20 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agulhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 424 p., 2016, 978-2-343-08812-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation : actes de la journée d'études organisée au Conservatoire national des arts et métiers, le 21 mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-05767-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation de la transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.271, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2009, 978-2-296-09105-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage politique de la drogue - autour de Howard S. Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Pepper, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique, mœurs et cannabis : rétablir le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Médiateur, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le factionnalisme partisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberal la plural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Libertés, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Que doivent faire les encadrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Caillaud, Bérangère Condomines, Emilie Hennequin, Sonny Perseil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face à un terrain sensible. Quand l'accès au terrain pose des difficultés aux jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.145-147, 2024, 978-2-336-47396-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : de nouvelles pistes pour la réalité de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Benoît Petitprêtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de vie et de reprise d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Francequin, Francine Grosbras, Francis Danvers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de vie et orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.187-196, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prison à la peine de mort : la violation des droits humains dans la guerre à la drogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stella, Anne Coppel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre avec les drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.169-175, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performer le dispositif juridique pour la protection des lanceurs d’alerte : vers une approche de la traduction par hétéronomie de l’alerte dans le domaine de la santé publique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufin Nzalakanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Foegle (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’efficacité de la protection des lanceurs d’alerte à l’aune des recommandations du Conseil de l’Europe et des bonnes pratiques étrangères. Rapport final</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission de recherche droit et justice, pp.128-163, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornographie : la fiction de la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Benoît Petitprêtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.183-188, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prison to the Death Penalty: Human Rights Violations in the War on Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stella, Anne Coppel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living with drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press; Elsevier, pp.157-164, 2020, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-317-2.50011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les métiers de l'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de l'asile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 7-13, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drogues et droits humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Aeberhard, P.-O. Chaumet, B. Lebeau Lebovici. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réduction des risques chez les usagers de drogues : le rôle des ONG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, 2019, 978-2-84874-807-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : pourquoi la réalité de la fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Petitprêtre, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 7-13, 2019, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités et fictions des récits des demandeurs d'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Petiprêtre, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 123-127, 2019, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique de la déviance en Suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Garçon, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Suisse est-elle un modèle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 163-171, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du mensonge dans la demande d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux, Yéda Christophe Banaon, Khaoula Ben Mansour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la triche et le mensonge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 105-111, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la confiance dans la relation assistante maternelle - parents employeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Agulhon, Franck Guarnieri, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 121-129, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise des métiers du care en questions. Le cas de la définition des compétences des assistantes maternelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cretté, Anne Marchais-Roubelat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse critique de l'expertise et des normes : théorie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 75-85, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forces de l’ordre et du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 149-161, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit français entre visibilité et transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l’économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 53-65, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en sciences sociales et dénonciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 7-17, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nounou à l’assistante maternelle agréée : une formalisation aboutie de l’activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation de la transgression. Formaliser l’informel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 215-223, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Castille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise rationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage de la prostitution : le cas de la pornographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Beauthier; J.-M. Méon; B. Truffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obscénité, pornographie et censure. Les mises en scène de la sexualité et leur (dis)qualification (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Bruxelles, pp. 43-69, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pornographie sur l'enfant et l'adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Gellman, C. Gellman-Barroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amour au fil des âges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions E.F.S, pp. 73-80, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confusion politique et médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Séverine Rinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cadrage politique de la drogue - autour de Howard S. Becker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Pepper, pp. 105-111, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de la drogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Médecine et Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05522135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation droits humains - narcotrafic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-série n° 1, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier (dir.), Les Séries. Laboratoires d’éveil politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11wxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet Darmanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à domicile, un métier en souffrance, François-Xavier Devetter, Annie Dussuet et Emmanuelle Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (151), pp.103-106. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.151.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Howie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 5, pp. 27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Policar, Nonna Mayer et Philippe Corcuff (dirs), Les Mots qui fâchent. Contre le maccarthysme intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.457-459. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Guimier, Géopolitique de la santé. La santé publique à l’épreuve des idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.398-400. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice a-t-elle échoué contre la drogue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des libertés fondamentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Political and Media Framing of Drugs (2003–2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal on criminology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18278/ijc.10.2.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les drogues rencontrent les nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaine Sahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalini Lal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 28 (2), pp.9-21. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.282.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Genton, La Machine à fictions. Une histoire critique des séries américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.544-546. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique des drogues dans les élections françaises de 2022 : un rendez-vous raté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 3, pp. 63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du cadrage politique et médiatique de la drogue (2003-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistante maternelle, une profession discriminée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1286, pp. 16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marcel, Dominique Broussal, Je pars en thèse. Conseils épistolaires aux doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.540-542. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Barrault-Stella, Brigitte Gaïti, Patrick Lehingue (dirs), La Politique désenchantée ? Perspectives sociologiques autour des travaux de Daniel Gaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.535-537. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Besnier (Christiane) – La vérité côté cour. Une ethnologue aux assises. – Paris, La Découverte, 2017 (Cahiers libres). 252 p. Illustrations. Bibliogr. Filmographie documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.676.1252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contractual forms of sexual transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17465681211195805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Sylvain Villaret, Histoire du naturisme en France depuis le siècle des Lumières, Paris, Vuibert, 2005, 378 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.009.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualités imputées, migrations des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Machikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116 (2), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.116.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités en ébullition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement professionnel façon Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parti politique roumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Alternative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations politiques libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Alternative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des savoirs expérientiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2025, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41285-024-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des drogues en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits humains et drogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série n°1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des drogues aux Etats-Unis : une révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un renouveau des psychédéliques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 5, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques internationales des drogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 4, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drogues à l’ère 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaine Sahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 28, pp.n° 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soto-Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia #2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soto-Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia #1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soto-Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge de l’asile est-il un ethnologue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference of the Swiss Network for Law and Society (SNLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04943227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action utopique : améliorer le statut des assistantes maternelles à la faveur de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l'Association française de sociologie (AFS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la limite du code du travail : le trouble des assistantes maternelles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIST 2021. Les frontières du travail : déplacements, brouillages et recompositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne (en ligne), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, éthique et mensonge. Peut-on concevoir un mensonge éthique pour les besoins de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques dans l'enquête en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02483750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation participante en thèse au Cnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bachir-bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljabbar Hammach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Raserijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L’observation participante en thèse au Cnam"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et dénonciation dans la recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international. Le questionnement sur l'éthique dans la recherche en sciences économiques, sociales et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRSA, CNAM, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assistantes maternelles, exclues du droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur l'information économique et sociale des salariés et de leurs représentants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille 3, Oct 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domination de l’assistante maternelle en France, une assignation à la femme immigrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craindre avec raison... ou de la rationalité du juge de l’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, drogue… et terrain rock and roll !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sexe &amp; psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de sexologie, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexologie et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sénat, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbitraire de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journaliste, acteur politique irresponsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image de la Roumanie dans la presse internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Babes-Bolyai de Cluj, May 1992, Cluj, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creative process: how sociological work really gets done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard S. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02074459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres de la pornographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Sénat. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malaise des assistantes maternelles : constats et propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Conseil supérieur de la fonction publique territoriale. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the media coverage of the 1996 Romanian parliamentary and presidential elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Chernyavskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Drück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Toma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The European Institute for the Media. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis, mais aussi alcool et tabac : chez les jeunes, une consommation de drogues en baisse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosion des deals ? Ce qu'Internet a vraiment fait au trafic de drogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sonny Perseil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sonny-perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-8195-4614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07553682X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000374574368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil est docteur en science politique de l'Université Paris 1 Panthéon-Sorbonne (1999) ; habilité à diriger des recherches (HDR) en science politique et en sciences de gestion depuis 2013. Ses travaux portent actuellement sur les politiques des drogues, l'institutionnalisation des discriminations et les métiers du travail social. Il dirige depuis 2021 la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a enseigné le droit constitutionnel, l’économie sociale, l’initiation aux méthodologies juridiques, la méthodologie en sciences sociales et organisé de nombreuses manifestations scientifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2008, il est devenu ingénieur en sciences humaines (production et analyse des données) au Conservatoire national des arts et métiers (Cnam), où il est membre du Conseil scientifique depuis 2018. Il participe en 2011 au lancement du Laboratoire interdisciplinaire de recherche en sciences de l'action (Lirsa). En 2023, il rejoint un autre laboratoire du Cnam, l'ESDR3C (Équipe Sécurité & Défense  - Renseignement, Criminologie, Crises, Cybermenaces). Il est aussi consultant Nations Unies, pour le Haut Commissariat pour les Réfugiés (HCR), en tant que juge assesseur à la Cour nationale du droit d'asile (CNDA) depuis 2004. Avec Colin Pénet, il est responsable des Editions Pepper, fondées en 2003 et reprises en 2007 par L'Harmattan. Journaliste (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fashion Daily News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de l'Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wine Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boutiques International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zig-Zag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">...) ; carte de presse 1997-2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 Outstanding Reviewer Award, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Emerald).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sélectionné pour le Prix du meilleur ouvrage dans le domaine du travail en 2021 pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le scandale des assistantes maternelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonneées au Cnam : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean.perseil@lecnam.net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél. + (33) (0)1 40 27 26 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site du laboratoire : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://esd.cnam.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page personnelle : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://esd.cnam.fr/membres/membres-permanents/sonny-perseil-1459536.kjsp?RH=1561452522268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à un terrain sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-336-47396-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-23121-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scandale des assistantes maternelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction. Des relations entre fiction, narration, discours et récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, Collection perspectives organisationnelles, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, 978-2-343-18540-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Suisse est-elle un modèle ? : actes du colloque organisé au Conservatoire national des arts et métiers, le 5 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, 978-2-343-14621-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la triche et le mensonge : actes de la journée d'études organisée au Conservatoire national des arts et métiers, le 25 mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéda Christophe Banaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, 978-2-343-11775-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance en questions. Actes de la journée d'études organisée au Conservatoire national des arts et métiers le 20 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agulhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 424 p., 2016, 978-2-343-08812-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation : actes de la journée d'études organisée au Conservatoire national des arts et métiers, le 21 mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-05767-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation de la transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.271, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2009, 978-2-296-09105-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage politique de la drogue - autour de Howard S. Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Pepper, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique, mœurs et cannabis : rétablir le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Médiateur, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le factionnalisme partisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberal la plural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Libertés, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Que doivent faire les encadrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Caillaud, Bérangère Condomines, Emilie Hennequin, Sonny Perseil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face à un terrain sensible. Quand l'accès au terrain pose des difficultés aux jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.145-147, 2024, 978-2-336-47396-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de vie et de reprise d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Francequin, Francine Grosbras, Francis Danvers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de vie et orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.187-196, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : de nouvelles pistes pour la réalité de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Benoît Petitprêtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prison à la peine de mort : la violation des droits humains dans la guerre à la drogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stella, Anne Coppel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre avec les drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.169-175, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performer le dispositif juridique pour la protection des lanceurs d’alerte : vers une approche de la traduction par hétéronomie de l’alerte dans le domaine de la santé publique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufin Nzalakanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Foegle (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’efficacité de la protection des lanceurs d’alerte à l’aune des recommandations du Conseil de l’Europe et des bonnes pratiques étrangères. Rapport final</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission de recherche droit et justice, pp.128-163, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornographie : la fiction de la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Benoît Petitprêtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.183-188, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prison to the Death Penalty: Human Rights Violations in the War on Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stella, Anne Coppel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living with drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press; Elsevier, pp.157-164, 2020, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-317-2.50011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drogues et droits humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Aeberhard, P.-O. Chaumet, B. Lebeau Lebovici. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réduction des risques chez les usagers de drogues : le rôle des ONG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, 2019, 978-2-84874-807-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : pourquoi la réalité de la fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Petitprêtre, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 7-13, 2019, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités et fictions des récits des demandeurs d'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Petiprêtre, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 123-127, 2019, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les métiers de l'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de l'asile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 7-13, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique de la déviance en Suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Garçon, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Suisse est-elle un modèle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 163-171, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du mensonge dans la demande d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux, Yéda Christophe Banaon, Khaoula Ben Mansour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la triche et le mensonge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 105-111, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la confiance dans la relation assistante maternelle - parents employeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Agulhon, Franck Guarnieri, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 121-129, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit français entre visibilité et transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l’économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 53-65, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise des métiers du care en questions. Le cas de la définition des compétences des assistantes maternelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cretté, Anne Marchais-Roubelat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse critique de l'expertise et des normes : théorie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 75-85, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forces de l’ordre et du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 149-161, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en sciences sociales et dénonciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 7-17, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nounou à l’assistante maternelle agréée : une formalisation aboutie de l’activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation de la transgression. Formaliser l’informel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 215-223, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Castille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise rationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage de la prostitution : le cas de la pornographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Beauthier; J.-M. Méon; B. Truffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obscénité, pornographie et censure. Les mises en scène de la sexualité et leur (dis)qualification (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Bruxelles, pp. 43-69, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pornographie sur l'enfant et l'adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Gellman, C. Gellman-Barroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amour au fil des âges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions E.F.S, pp. 73-80, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confusion politique et médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Séverine Rinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cadrage politique de la drogue - autour de Howard S. Becker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Pepper, pp. 105-111, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de la drogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Médecine et Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05522135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation droits humains - narcotrafic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-série n° 1, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet Darmanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à domicile, un métier en souffrance, François-Xavier Devetter, Annie Dussuet et Emmanuelle Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (151), pp.103-106. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.151.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier (dir.), Les Séries. Laboratoires d’éveil politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11wxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Political and Media Framing of Drugs (2003–2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal on criminology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18278/ijc.10.2.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Policar, Nonna Mayer et Philippe Corcuff (dirs), Les Mots qui fâchent. Contre le maccarthysme intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.457-459. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Guimier, Géopolitique de la santé. La santé publique à l’épreuve des idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.398-400. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice a-t-elle échoué contre la drogue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des libertés fondamentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Howie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 5, pp. 27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Genton, La Machine à fictions. Une histoire critique des séries américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.544-546. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les drogues rencontrent les nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaine Sahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalini Lal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 28 (2), pp.9-21. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.282.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique des drogues dans les élections françaises de 2022 : un rendez-vous raté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 3, pp. 63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du cadrage politique et médiatique de la drogue (2003-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistante maternelle, une profession discriminée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1286, pp. 16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Barrault-Stella, Brigitte Gaïti, Patrick Lehingue (dirs), La Politique désenchantée ? Perspectives sociologiques autour des travaux de Daniel Gaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.535-537. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marcel, Dominique Broussal, Je pars en thèse. Conseils épistolaires aux doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.540-542. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Besnier (Christiane) – La vérité côté cour. Une ethnologue aux assises. – Paris, La Découverte, 2017 (Cahiers libres). 252 p. Illustrations. Bibliogr. Filmographie documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.676.1252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contractual forms of sexual transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17465681211195805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Sylvain Villaret, Histoire du naturisme en France depuis le siècle des Lumières, Paris, Vuibert, 2005, 378 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.009.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualités imputées, migrations des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Machikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116 (2), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.116.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités en ébullition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement professionnel façon Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parti politique roumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Alternative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations politiques libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Alternative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des savoirs expérientiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2025, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41285-024-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des drogues en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits humains et drogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série n°1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des drogues aux Etats-Unis : une révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un renouveau des psychédéliques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 5, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques internationales des drogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 4, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drogues à l’ère 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaine Sahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 28, pp.n° 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soto-Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia #2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soto-Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia #1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soto-Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge de l’asile est-il un ethnologue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference of the Swiss Network for Law and Society (SNLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04943227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action utopique : améliorer le statut des assistantes maternelles à la faveur de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l'Association française de sociologie (AFS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la limite du code du travail : le trouble des assistantes maternelles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIST 2021. Les frontières du travail : déplacements, brouillages et recompositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne (en ligne), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, éthique et mensonge. Peut-on concevoir un mensonge éthique pour les besoins de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques dans l'enquête en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02483750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation participante en thèse au Cnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bachir-bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljabbar Hammach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Raserijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L’observation participante en thèse au Cnam"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et dénonciation dans la recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international. Le questionnement sur l'éthique dans la recherche en sciences économiques, sociales et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRSA, CNAM, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domination de l’assistante maternelle en France, une assignation à la femme immigrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assistantes maternelles, exclues du droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur l'information économique et sociale des salariés et de leurs représentants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille 3, Oct 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craindre avec raison... ou de la rationalité du juge de l’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, drogue… et terrain rock and roll !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sexe &amp; psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de sexologie, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexologie et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sénat, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbitraire de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journaliste, acteur politique irresponsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image de la Roumanie dans la presse internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Babes-Bolyai de Cluj, May 1992, Cluj, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creative process: how sociological work really gets done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard S. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02074459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres de la pornographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Sénat. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malaise des assistantes maternelles : constats et propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Conseil supérieur de la fonction publique territoriale. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the media coverage of the 1996 Romanian parliamentary and presidential elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Chernyavskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Drück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Toma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The European Institute for the Media. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis, mais aussi alcool et tabac : chez les jeunes, une consommation de drogues en baisse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosion des deals ? Ce qu'Internet a vraiment fait au trafic de drogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE42BF42"/>
+    <w:nsid w:val="DEE2B2E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonny-perseil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8195-4614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07553682X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000374574368" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean.perseil@lecnam.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esd.cnam.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esd.cnam.fr/membres/membres-permanents/sonny-perseil-1459536.kjsp?RH=1561452522268" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hennequin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Perseil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/faire-face-a-un-terrain-sensible/76221" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03237911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Petitpr&#234;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_realite_de_la_fiction_2_sonny_perseil_benoit_petitpretre-9782343231211-70064.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02944562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perseil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pesqueux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gar&#231;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;da Christophe Banaon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Mansour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01284811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agulhon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rinck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03249253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03408101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03249272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04105428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Nzalakanda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03245560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-317-2.50011-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05408514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835622v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645461v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.151.0103" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33828" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460518v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33625" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04105274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04132748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/ijc.10.2.9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878893v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imaine Sahed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chaufton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duprez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Lal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.282.0009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04026556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30604" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03878890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03482676v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26259" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03482665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26240" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1252" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465681211195805" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.009.0111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machikou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.116.0025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05149327v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahed Imaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leibovici" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Ba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41285-024-" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05022882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05408490v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402780v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164020v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03906740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soto-Mayor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gagliano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03640059v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03531161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04943227v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03283186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03425784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bachir-bendaoud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdeljabbar Hammach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raserijaona" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881724v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956048v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881725v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard S. Becker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03555505v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03672989v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chernyavskaya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Dr&#252;ck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Toma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04165622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03245116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonny-perseil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8195-4614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07553682X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000374574368" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean.perseil@lecnam.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esd.cnam.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esd.cnam.fr/membres/membres-permanents/sonny-perseil-1459536.kjsp?RH=1561452522268" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hennequin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Perseil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/faire-face-a-un-terrain-sensible/76221" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03237911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Petitpr&#234;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_realite_de_la_fiction_2_sonny_perseil_benoit_petitpretre-9782343231211-70064.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02944562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perseil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pesqueux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gar&#231;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;da Christophe Banaon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Mansour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01284811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agulhon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rinck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03408101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03249253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03249272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04105428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Nzalakanda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03245560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-317-2.50011-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05408514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.151.0103" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04132748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/ijc.10.2.9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33828" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33625" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04105274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04026556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30604" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imaine Sahed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chaufton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duprez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Lal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.282.0009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03878890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03482665v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26240" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03482676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26259" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1252" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465681211195805" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.009.0111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machikou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.116.0025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05149327v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahed Imaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leibovici" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Ba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41285-024-" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05022882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05408490v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402780v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164020v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03906740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soto-Mayor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gagliano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03640059v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03531161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04943227v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03283186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03425784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bachir-bendaoud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdeljabbar Hammach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raserijaona" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881725v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard S. Becker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03555505v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03672989v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chernyavskaya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Dr&#252;ck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Toma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04165622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03245116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>