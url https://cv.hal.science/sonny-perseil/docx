--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sonny Perseil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sonny-perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-8195-4614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07553682X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000374574368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil est docteur en science politique de l'Université Paris 1 Panthéon-Sorbonne (1999) ; habilité à diriger des recherches (HDR) en science politique et en sciences de gestion depuis 2013. Ses travaux portent actuellement sur les politiques des drogues, l'institutionnalisation des discriminations et les métiers du travail social. Il dirige depuis 2021 la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a enseigné le droit constitutionnel, l’économie sociale, l’initiation aux méthodologies juridiques, la méthodologie en sciences sociales et organisé de nombreuses manifestations scientifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2008, il est devenu ingénieur en sciences humaines (production et analyse des données) au Conservatoire national des arts et métiers (Cnam), où il est membre du Conseil scientifique depuis 2018. Il participe en 2011 au lancement du Laboratoire interdisciplinaire de recherche en sciences de l'action (Lirsa). En 2023, il rejoint un autre laboratoire du Cnam, l'ESDR3C (Équipe Sécurité & Défense  - Renseignement, Criminologie, Crises, Cybermenaces). Il est aussi consultant Nations Unies, pour le Haut Commissariat pour les Réfugiés (HCR), en tant que juge assesseur à la Cour nationale du droit d'asile (CNDA) depuis 2004. Avec Colin Pénet, il est responsable des Editions Pepper, fondées en 2003 et reprises en 2007 par L'Harmattan. Journaliste (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fashion Daily News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de l'Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wine Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boutiques International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zig-Zag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">...) ; carte de presse 1997-2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 Outstanding Reviewer Award, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Emerald).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sélectionné pour le Prix du meilleur ouvrage dans le domaine du travail en 2021 pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le scandale des assistantes maternelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonneées au Cnam : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean.perseil@lecnam.net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél. + (33) (0)1 40 27 26 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site du laboratoire : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://esd.cnam.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page personnelle : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://esd.cnam.fr/membres/membres-permanents/sonny-perseil-1459536.kjsp?RH=1561452522268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à un terrain sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-336-47396-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-23121-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scandale des assistantes maternelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction. Des relations entre fiction, narration, discours et récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, Collection perspectives organisationnelles, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, 978-2-343-18540-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Suisse est-elle un modèle ? : actes du colloque organisé au Conservatoire national des arts et métiers, le 5 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, 978-2-343-14621-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la triche et le mensonge : actes de la journée d'études organisée au Conservatoire national des arts et métiers, le 25 mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéda Christophe Banaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, 978-2-343-11775-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance en questions. Actes de la journée d'études organisée au Conservatoire national des arts et métiers le 20 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agulhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 424 p., 2016, 978-2-343-08812-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation : actes de la journée d'études organisée au Conservatoire national des arts et métiers, le 21 mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-05767-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation de la transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.271, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2009, 978-2-296-09105-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage politique de la drogue - autour de Howard S. Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Pepper, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique, mœurs et cannabis : rétablir le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Médiateur, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le factionnalisme partisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberal la plural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Libertés, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Que doivent faire les encadrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Caillaud, Bérangère Condomines, Emilie Hennequin, Sonny Perseil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face à un terrain sensible. Quand l'accès au terrain pose des difficultés aux jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.145-147, 2024, 978-2-336-47396-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de vie et de reprise d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Francequin, Francine Grosbras, Francis Danvers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de vie et orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.187-196, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : de nouvelles pistes pour la réalité de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Benoît Petitprêtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prison à la peine de mort : la violation des droits humains dans la guerre à la drogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stella, Anne Coppel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre avec les drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.169-175, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performer le dispositif juridique pour la protection des lanceurs d’alerte : vers une approche de la traduction par hétéronomie de l’alerte dans le domaine de la santé publique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufin Nzalakanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Foegle (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’efficacité de la protection des lanceurs d’alerte à l’aune des recommandations du Conseil de l’Europe et des bonnes pratiques étrangères. Rapport final</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission de recherche droit et justice, pp.128-163, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornographie : la fiction de la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Benoît Petitprêtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.183-188, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prison to the Death Penalty: Human Rights Violations in the War on Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stella, Anne Coppel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living with drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press; Elsevier, pp.157-164, 2020, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-317-2.50011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drogues et droits humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Aeberhard, P.-O. Chaumet, B. Lebeau Lebovici. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réduction des risques chez les usagers de drogues : le rôle des ONG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, 2019, 978-2-84874-807-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : pourquoi la réalité de la fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Petitprêtre, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 7-13, 2019, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités et fictions des récits des demandeurs d'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Petiprêtre, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 123-127, 2019, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les métiers de l'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de l'asile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 7-13, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique de la déviance en Suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Garçon, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Suisse est-elle un modèle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 163-171, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du mensonge dans la demande d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux, Yéda Christophe Banaon, Khaoula Ben Mansour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la triche et le mensonge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 105-111, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la confiance dans la relation assistante maternelle - parents employeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Agulhon, Franck Guarnieri, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 121-129, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit français entre visibilité et transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l’économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 53-65, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise des métiers du care en questions. Le cas de la définition des compétences des assistantes maternelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cretté, Anne Marchais-Roubelat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse critique de l'expertise et des normes : théorie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 75-85, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forces de l’ordre et du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 149-161, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en sciences sociales et dénonciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 7-17, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nounou à l’assistante maternelle agréée : une formalisation aboutie de l’activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation de la transgression. Formaliser l’informel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 215-223, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Castille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise rationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage de la prostitution : le cas de la pornographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Beauthier; J.-M. Méon; B. Truffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obscénité, pornographie et censure. Les mises en scène de la sexualité et leur (dis)qualification (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Bruxelles, pp. 43-69, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pornographie sur l'enfant et l'adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Gellman, C. Gellman-Barroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amour au fil des âges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions E.F.S, pp. 73-80, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confusion politique et médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Séverine Rinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cadrage politique de la drogue - autour de Howard S. Becker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Pepper, pp. 105-111, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de la drogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Médecine et Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05522135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation droits humains - narcotrafic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-série n° 1, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet Darmanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à domicile, un métier en souffrance, François-Xavier Devetter, Annie Dussuet et Emmanuelle Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (151), pp.103-106. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.151.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier (dir.), Les Séries. Laboratoires d’éveil politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11wxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Political and Media Framing of Drugs (2003–2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal on criminology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18278/ijc.10.2.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Policar, Nonna Mayer et Philippe Corcuff (dirs), Les Mots qui fâchent. Contre le maccarthysme intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.457-459. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Guimier, Géopolitique de la santé. La santé publique à l’épreuve des idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.398-400. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice a-t-elle échoué contre la drogue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des libertés fondamentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Howie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 5, pp. 27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Genton, La Machine à fictions. Une histoire critique des séries américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.544-546. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les drogues rencontrent les nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaine Sahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalini Lal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 28 (2), pp.9-21. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.282.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique des drogues dans les élections françaises de 2022 : un rendez-vous raté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 3, pp. 63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du cadrage politique et médiatique de la drogue (2003-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistante maternelle, une profession discriminée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1286, pp. 16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Barrault-Stella, Brigitte Gaïti, Patrick Lehingue (dirs), La Politique désenchantée ? Perspectives sociologiques autour des travaux de Daniel Gaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.535-537. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marcel, Dominique Broussal, Je pars en thèse. Conseils épistolaires aux doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.540-542. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Besnier (Christiane) – La vérité côté cour. Une ethnologue aux assises. – Paris, La Découverte, 2017 (Cahiers libres). 252 p. Illustrations. Bibliogr. Filmographie documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.676.1252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contractual forms of sexual transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17465681211195805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Sylvain Villaret, Histoire du naturisme en France depuis le siècle des Lumières, Paris, Vuibert, 2005, 378 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.009.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualités imputées, migrations des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Machikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116 (2), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.116.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités en ébullition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement professionnel façon Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parti politique roumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Alternative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations politiques libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Alternative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des savoirs expérientiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2025, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41285-024-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des drogues en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits humains et drogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série n°1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des drogues aux Etats-Unis : une révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un renouveau des psychédéliques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 5, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques internationales des drogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 4, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drogues à l’ère 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaine Sahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 28, pp.n° 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soto-Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia #2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soto-Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia #1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soto-Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge de l’asile est-il un ethnologue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference of the Swiss Network for Law and Society (SNLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04943227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action utopique : améliorer le statut des assistantes maternelles à la faveur de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l'Association française de sociologie (AFS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la limite du code du travail : le trouble des assistantes maternelles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIST 2021. Les frontières du travail : déplacements, brouillages et recompositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne (en ligne), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, éthique et mensonge. Peut-on concevoir un mensonge éthique pour les besoins de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques dans l'enquête en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02483750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation participante en thèse au Cnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bachir-bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljabbar Hammach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Raserijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L’observation participante en thèse au Cnam"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et dénonciation dans la recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international. Le questionnement sur l'éthique dans la recherche en sciences économiques, sociales et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRSA, CNAM, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domination de l’assistante maternelle en France, une assignation à la femme immigrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assistantes maternelles, exclues du droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur l'information économique et sociale des salariés et de leurs représentants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille 3, Oct 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craindre avec raison... ou de la rationalité du juge de l’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, drogue… et terrain rock and roll !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sexe &amp; psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de sexologie, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexologie et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sénat, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbitraire de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journaliste, acteur politique irresponsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image de la Roumanie dans la presse internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Babes-Bolyai de Cluj, May 1992, Cluj, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creative process: how sociological work really gets done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard S. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02074459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres de la pornographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Sénat. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malaise des assistantes maternelles : constats et propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Conseil supérieur de la fonction publique territoriale. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the media coverage of the 1996 Romanian parliamentary and presidential elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Chernyavskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Drück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Toma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The European Institute for the Media. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis, mais aussi alcool et tabac : chez les jeunes, une consommation de drogues en baisse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosion des deals ? Ce qu'Internet a vraiment fait au trafic de drogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sonny Perseil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sonny-perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-8195-4614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07553682X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000374574368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil est docteur en science politique de l'Université Paris 1 Panthéon-Sorbonne (1999) ; habilité à diriger des recherches (HDR) en science politique et en sciences de gestion depuis 2013. Ses travaux portent actuellement sur les politiques des drogues, l'institutionnalisation des discriminations et les métiers du travail social. Il dirige depuis 2021 la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a enseigné le droit constitutionnel, l’économie sociale, l’initiation aux méthodologies juridiques, la méthodologie en sciences sociales et organisé de nombreuses manifestations scientifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2008, il est devenu ingénieur en sciences humaines (production et analyse des données) au Conservatoire national des arts et métiers (Cnam), où il est membre du Conseil scientifique depuis 2018. Il participe en 2011 au lancement du Laboratoire interdisciplinaire de recherche en sciences de l'action (Lirsa). En 2023, il rejoint un autre laboratoire du Cnam, l'ESDR3C (Équipe Sécurité & Défense  - Renseignement, Criminologie, Crises, Cybermenaces). Il est aussi consultant Nations Unies, pour le Haut Commissariat pour les Réfugiés (HCR), en tant que juge assesseur à la Cour nationale du droit d'asile (CNDA) depuis 2004. Avec Colin Pénet, il est responsable des Editions Pepper, fondées en 2003 et reprises en 2007 par L'Harmattan. Journaliste (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fashion Daily News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de l'Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wine Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boutiques International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zig-Zag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">...) ; carte de presse 1997-2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 Outstanding Reviewer Award, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Emerald).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sélectionné pour le Prix du meilleur ouvrage dans le domaine du travail en 2021 pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le scandale des assistantes maternelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonneées au Cnam : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean.perseil@lecnam.net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél. + (33) (0)1 40 27 26 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site du laboratoire : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://esd.cnam.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page personnelle : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://esd.cnam.fr/membres/membres-permanents/sonny-perseil-1459536.kjsp?RH=1561452522268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2026, 978-2-336-61274-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à un terrain sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-336-47396-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-23121-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scandale des assistantes maternelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction. Des relations entre fiction, narration, discours et récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, Collection perspectives organisationnelles, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, 978-2-343-18540-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Suisse est-elle un modèle ? : actes du colloque organisé au Conservatoire national des arts et métiers, le 5 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, 978-2-343-14621-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la triche et le mensonge : actes de la journée d'études organisée au Conservatoire national des arts et métiers, le 25 mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéda Christophe Banaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, 978-2-343-11775-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance en questions. Actes de la journée d'études organisée au Conservatoire national des arts et métiers le 20 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agulhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 424 p., 2016, 978-2-343-08812-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation : actes de la journée d'études organisée au Conservatoire national des arts et métiers, le 21 mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-05767-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation de la transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.271, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2009, 978-2-296-09105-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage politique de la drogue - autour de Howard S. Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Pepper, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique, mœurs et cannabis : rétablir le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Médiateur, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le factionnalisme partisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberal la plural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Libertés, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : de la déviance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Perseil, Y. Pesqueux, K. Ben Mansour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-12, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes de déviance dans l’enseignement supérieur et la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Perseil, Y. Pesqueux, K. Ben Mansour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.225-232, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Que doivent faire les encadrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Caillaud, Bérangère Condomines, Emilie Hennequin, Sonny Perseil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face à un terrain sensible. Quand l'accès au terrain pose des difficultés aux jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.145-147, 2024, 978-2-336-47396-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : de nouvelles pistes pour la réalité de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Benoît Petitprêtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de vie et de reprise d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Francequin, Francine Grosbras, Francis Danvers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de vie et orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.187-196, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prison à la peine de mort : la violation des droits humains dans la guerre à la drogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stella, Anne Coppel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre avec les drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.169-175, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performer le dispositif juridique pour la protection des lanceurs d’alerte : vers une approche de la traduction par hétéronomie de l’alerte dans le domaine de la santé publique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufin Nzalakanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Foegle (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’efficacité de la protection des lanceurs d’alerte à l’aune des recommandations du Conseil de l’Europe et des bonnes pratiques étrangères. Rapport final</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission de recherche droit et justice, pp.128-163, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornographie : la fiction de la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Benoît Petitprêtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.183-188, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prison to the Death Penalty: Human Rights Violations in the War on Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stella, Anne Coppel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living with drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press; Elsevier, pp.157-164, 2020, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-317-2.50011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drogues et droits humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Aeberhard, P.-O. Chaumet, B. Lebeau Lebovici. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réduction des risques chez les usagers de drogues : le rôle des ONG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, 2019, 978-2-84874-807-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : pourquoi la réalité de la fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Petitprêtre, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 7-13, 2019, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités et fictions des récits des demandeurs d'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Petiprêtre, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 123-127, 2019, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les métiers de l'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de l'asile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 7-13, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique de la déviance en Suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Garçon, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Suisse est-elle un modèle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 163-171, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du mensonge dans la demande d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux, Yéda Christophe Banaon, Khaoula Ben Mansour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la triche et le mensonge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 105-111, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la confiance dans la relation assistante maternelle - parents employeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Agulhon, Franck Guarnieri, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 121-129, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise des métiers du care en questions. Le cas de la définition des compétences des assistantes maternelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cretté, Anne Marchais-Roubelat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse critique de l'expertise et des normes : théorie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 75-85, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forces de l’ordre et du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 149-161, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit français entre visibilité et transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l’économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 53-65, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en sciences sociales et dénonciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 7-17, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nounou à l’assistante maternelle agréée : une formalisation aboutie de l’activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation de la transgression. Formaliser l’informel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 215-223, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Castille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise rationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage de la prostitution : le cas de la pornographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Beauthier; J.-M. Méon; B. Truffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obscénité, pornographie et censure. Les mises en scène de la sexualité et leur (dis)qualification (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Bruxelles, pp. 43-69, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pornographie sur l'enfant et l'adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Gellman, C. Gellman-Barroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amour au fil des âges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions E.F.S, pp. 73-80, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confusion politique et médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Séverine Rinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cadrage politique de la drogue - autour de Howard S. Becker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Pepper, pp. 105-111, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de la drogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Médecine et Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05522135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation droits humains - narcotrafic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-série n° 1, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier (dir.), Les Séries. Laboratoires d’éveil politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11wxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet Darmanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à domicile, un métier en souffrance, François-Xavier Devetter, Annie Dussuet et Emmanuelle Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (151), pp.103-106. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.151.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Policar, Nonna Mayer et Philippe Corcuff (dirs), Les Mots qui fâchent. Contre le maccarthysme intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.457-459. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Guimier, Géopolitique de la santé. La santé publique à l’épreuve des idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.398-400. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice a-t-elle échoué contre la drogue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des libertés fondamentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Political and Media Framing of Drugs (2003–2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal on criminology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18278/ijc.10.2.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Howie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 5, pp. 27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les drogues rencontrent les nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaine Sahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalini Lal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 28 (2), pp.9-21. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.282.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Genton, La Machine à fictions. Une histoire critique des séries américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.544-546. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique des drogues dans les élections françaises de 2022 : un rendez-vous raté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 3, pp. 63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du cadrage politique et médiatique de la drogue (2003-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistante maternelle, une profession discriminée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1286, pp. 16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marcel, Dominique Broussal, Je pars en thèse. Conseils épistolaires aux doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.540-542. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Barrault-Stella, Brigitte Gaïti, Patrick Lehingue (dirs), La Politique désenchantée ? Perspectives sociologiques autour des travaux de Daniel Gaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.535-537. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Besnier (Christiane) – La vérité côté cour. Une ethnologue aux assises. – Paris, La Découverte, 2017 (Cahiers libres). 252 p. Illustrations. Bibliogr. Filmographie documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.676.1252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contractual forms of sexual transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17465681211195805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Sylvain Villaret, Histoire du naturisme en France depuis le siècle des Lumières, Paris, Vuibert, 2005, 378 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.009.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualités imputées, migrations des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Machikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116 (2), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.116.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités en ébullition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement professionnel façon Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parti politique roumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Alternative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations politiques libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Alternative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la lutte contre le trafic international de stupéfiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05600640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des savoirs expérientiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2025, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41285-024-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des drogues en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits humains et drogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série n°1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des drogues aux Etats-Unis : une révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un renouveau des psychédéliques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 5, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques internationales des drogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 4, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drogues à l’ère 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaine Sahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 28, pp.n° 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soto-Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia #2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soto-Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia #1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soto-Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge de l’asile est-il un ethnologue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference of the Swiss Network for Law and Society (SNLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04943227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la limite du code du travail : le trouble des assistantes maternelles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIST 2021. Les frontières du travail : déplacements, brouillages et recompositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne (en ligne), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action utopique : améliorer le statut des assistantes maternelles à la faveur de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l'Association française de sociologie (AFS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, éthique et mensonge. Peut-on concevoir un mensonge éthique pour les besoins de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques dans l'enquête en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02483750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation participante en thèse au Cnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bachir-bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljabbar Hammach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Raserijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L’observation participante en thèse au Cnam"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et dénonciation dans la recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international. Le questionnement sur l'éthique dans la recherche en sciences économiques, sociales et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRSA, CNAM, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assistantes maternelles, exclues du droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur l'information économique et sociale des salariés et de leurs représentants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille 3, Oct 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domination de l’assistante maternelle en France, une assignation à la femme immigrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craindre avec raison... ou de la rationalité du juge de l’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, drogue… et terrain rock and roll !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sexe &amp; psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de sexologie, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexologie et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sénat, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbitraire de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journaliste, acteur politique irresponsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image de la Roumanie dans la presse internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Babes-Bolyai de Cluj, May 1992, Cluj, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creative process: how sociological work really gets done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard S. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02074459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres de la pornographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Sénat. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malaise des assistantes maternelles : constats et propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Conseil supérieur de la fonction publique territoriale. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the media coverage of the 1996 Romanian parliamentary and presidential elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Chernyavskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Drück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Toma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The European Institute for the Media. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis, mais aussi alcool et tabac : chez les jeunes, une consommation de drogues en baisse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosion des deals ? Ce qu'Internet a vraiment fait au trafic de drogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEE2B2E6"/>
+    <w:nsid w:val="18E59A48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonny-perseil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8195-4614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07553682X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000374574368" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean.perseil@lecnam.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esd.cnam.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esd.cnam.fr/membres/membres-permanents/sonny-perseil-1459536.kjsp?RH=1561452522268" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hennequin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Perseil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/faire-face-a-un-terrain-sensible/76221" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03237911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Petitpr&#234;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_realite_de_la_fiction_2_sonny_perseil_benoit_petitpretre-9782343231211-70064.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02944562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perseil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pesqueux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gar&#231;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;da Christophe Banaon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Mansour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01284811v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agulhon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rinck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03408101v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03249253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03249272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04105428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Nzalakanda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03245560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-317-2.50011-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954642v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05408514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.151.0103" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04132748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/ijc.10.2.9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33828" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33625" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04105274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04026556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30604" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imaine Sahed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chaufton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duprez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Lal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.282.0009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03878890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03482665v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26240" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03482676v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26259" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1252" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465681211195805" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.009.0111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machikou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.116.0025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881698v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05149327v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahed Imaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leibovici" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Ba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41285-024-" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05022882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05408490v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402780v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164020v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03906740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soto-Mayor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gagliano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03640059v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03531161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04943227v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03283186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03425784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483750v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bachir-bendaoud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdeljabbar Hammach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raserijaona" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881725v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881708v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard S. Becker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03555505v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03672989v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chernyavskaya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Dr&#252;ck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Toma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04165622v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03245116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonny-perseil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8195-4614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07553682X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000374574368" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean.perseil@lecnam.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esd.cnam.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esd.cnam.fr/membres/membres-permanents/sonny-perseil-1459536.kjsp?RH=1561452522268" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606839v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Perseil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pesqueux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Mansour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hennequin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/faire-face-a-un-terrain-sensible/76221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03237911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Petitpr&#234;tre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_realite_de_la_fiction_2_sonny_perseil_benoit_petitpretre-9782343231211-70064.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02944562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perseil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gar&#231;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;da Christophe Banaon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01284811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agulhon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954663v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rinck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954665v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606866v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03249253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03408101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03249272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04105428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Nzalakanda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03245560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-317-2.50011-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954661v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05408514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.151.0103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33828" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460518v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33625" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04105274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04132748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/ijc.10.2.9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imaine Sahed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chaufton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duprez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Lal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.282.0009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04026556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30604" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03878890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106426v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03482676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26259" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03482665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1252" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954651v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465681211195805" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.009.0111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machikou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.116.0025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954678v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahed Imaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leibovici" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Ba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05149327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41285-024-" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05022882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05408490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631062v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03906740v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soto-Mayor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gagliano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03640059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03531161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04943227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03425784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03283186v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bachir-bendaoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdeljabbar Hammach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raserijaona" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956060v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881722v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956056v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881708v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard S. Becker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03555505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03672989v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chernyavskaya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Dr&#252;ck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Toma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04165622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03245116v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>