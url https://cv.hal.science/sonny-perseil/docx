--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sonny Perseil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sonny-perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-8195-4614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07553682X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000374574368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil est docteur en science politique de l'Université Paris 1 Panthéon-Sorbonne (1999) ; habilité à diriger des recherches (HDR) en science politique et en sciences de gestion depuis 2013. Ses travaux portent actuellement sur les politiques des drogues, l'institutionnalisation des discriminations et les métiers du travail social. Il dirige depuis 2021 la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a enseigné le droit constitutionnel, l’économie sociale, l’initiation aux méthodologies juridiques, la méthodologie en sciences sociales et organisé de nombreuses manifestations scientifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2008, il est devenu ingénieur en sciences humaines (production et analyse des données) au Conservatoire national des arts et métiers (Cnam), où il est membre du Conseil scientifique depuis 2018. Il participe en 2011 au lancement du Laboratoire interdisciplinaire de recherche en sciences de l'action (Lirsa). En 2023, il rejoint un autre laboratoire du Cnam, l'ESDR3C (Équipe Sécurité & Défense  - Renseignement, Criminologie, Crises, Cybermenaces). Il est aussi consultant Nations Unies, pour le Haut Commissariat pour les Réfugiés (HCR), en tant que juge assesseur à la Cour nationale du droit d'asile (CNDA) depuis 2004. Avec Colin Pénet, il est responsable des Editions Pepper, fondées en 2003 et reprises en 2007 par L'Harmattan. Journaliste (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fashion Daily News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de l'Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wine Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boutiques International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zig-Zag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">...) ; carte de presse 1997-2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 Outstanding Reviewer Award, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Emerald).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sélectionné pour le Prix du meilleur ouvrage dans le domaine du travail en 2021 pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le scandale des assistantes maternelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonneées au Cnam : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean.perseil@lecnam.net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél. + (33) (0)1 40 27 26 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site du laboratoire : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://esd.cnam.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page personnelle : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://esd.cnam.fr/membres/membres-permanents/sonny-perseil-1459536.kjsp?RH=1561452522268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2026, 978-2-336-61274-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à un terrain sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-336-47396-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-23121-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scandale des assistantes maternelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction. Des relations entre fiction, narration, discours et récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, Collection perspectives organisationnelles, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, 978-2-343-18540-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Suisse est-elle un modèle ? : actes du colloque organisé au Conservatoire national des arts et métiers, le 5 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, 978-2-343-14621-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la triche et le mensonge : actes de la journée d'études organisée au Conservatoire national des arts et métiers, le 25 mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéda Christophe Banaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, 978-2-343-11775-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance en questions. Actes de la journée d'études organisée au Conservatoire national des arts et métiers le 20 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agulhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 424 p., 2016, 978-2-343-08812-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation : actes de la journée d'études organisée au Conservatoire national des arts et métiers, le 21 mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-05767-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation de la transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.271, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2009, 978-2-296-09105-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage politique de la drogue - autour de Howard S. Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Pepper, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique, mœurs et cannabis : rétablir le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Médiateur, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le factionnalisme partisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberal la plural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Libertés, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : de la déviance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Perseil, Y. Pesqueux, K. Ben Mansour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-12, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes de déviance dans l’enseignement supérieur et la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Perseil, Y. Pesqueux, K. Ben Mansour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.225-232, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Que doivent faire les encadrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Caillaud, Bérangère Condomines, Emilie Hennequin, Sonny Perseil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face à un terrain sensible. Quand l'accès au terrain pose des difficultés aux jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.145-147, 2024, 978-2-336-47396-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : de nouvelles pistes pour la réalité de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Benoît Petitprêtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de vie et de reprise d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Francequin, Francine Grosbras, Francis Danvers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de vie et orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.187-196, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prison à la peine de mort : la violation des droits humains dans la guerre à la drogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stella, Anne Coppel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre avec les drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.169-175, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performer le dispositif juridique pour la protection des lanceurs d’alerte : vers une approche de la traduction par hétéronomie de l’alerte dans le domaine de la santé publique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufin Nzalakanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Foegle (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’efficacité de la protection des lanceurs d’alerte à l’aune des recommandations du Conseil de l’Europe et des bonnes pratiques étrangères. Rapport final</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission de recherche droit et justice, pp.128-163, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornographie : la fiction de la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Benoît Petitprêtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.183-188, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prison to the Death Penalty: Human Rights Violations in the War on Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stella, Anne Coppel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living with drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press; Elsevier, pp.157-164, 2020, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-317-2.50011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drogues et droits humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Aeberhard, P.-O. Chaumet, B. Lebeau Lebovici. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réduction des risques chez les usagers de drogues : le rôle des ONG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, 2019, 978-2-84874-807-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : pourquoi la réalité de la fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Petitprêtre, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 7-13, 2019, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités et fictions des récits des demandeurs d'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Petiprêtre, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 123-127, 2019, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les métiers de l'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de l'asile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 7-13, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique de la déviance en Suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Garçon, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Suisse est-elle un modèle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 163-171, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du mensonge dans la demande d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux, Yéda Christophe Banaon, Khaoula Ben Mansour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la triche et le mensonge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 105-111, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la confiance dans la relation assistante maternelle - parents employeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Agulhon, Franck Guarnieri, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 121-129, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise des métiers du care en questions. Le cas de la définition des compétences des assistantes maternelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cretté, Anne Marchais-Roubelat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse critique de l'expertise et des normes : théorie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 75-85, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forces de l’ordre et du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 149-161, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit français entre visibilité et transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l’économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 53-65, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en sciences sociales et dénonciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 7-17, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nounou à l’assistante maternelle agréée : une formalisation aboutie de l’activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation de la transgression. Formaliser l’informel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 215-223, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Castille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise rationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage de la prostitution : le cas de la pornographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Beauthier; J.-M. Méon; B. Truffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obscénité, pornographie et censure. Les mises en scène de la sexualité et leur (dis)qualification (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Bruxelles, pp. 43-69, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pornographie sur l'enfant et l'adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Gellman, C. Gellman-Barroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amour au fil des âges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions E.F.S, pp. 73-80, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confusion politique et médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Séverine Rinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cadrage politique de la drogue - autour de Howard S. Becker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Pepper, pp. 105-111, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de la drogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Médecine et Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05522135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation droits humains - narcotrafic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-série n° 1, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier (dir.), Les Séries. Laboratoires d’éveil politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11wxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet Darmanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à domicile, un métier en souffrance, François-Xavier Devetter, Annie Dussuet et Emmanuelle Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (151), pp.103-106. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.151.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Policar, Nonna Mayer et Philippe Corcuff (dirs), Les Mots qui fâchent. Contre le maccarthysme intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.457-459. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Guimier, Géopolitique de la santé. La santé publique à l’épreuve des idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.398-400. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice a-t-elle échoué contre la drogue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des libertés fondamentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Political and Media Framing of Drugs (2003–2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal on criminology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18278/ijc.10.2.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Howie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 5, pp. 27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les drogues rencontrent les nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaine Sahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalini Lal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 28 (2), pp.9-21. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.282.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Genton, La Machine à fictions. Une histoire critique des séries américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.544-546. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique des drogues dans les élections françaises de 2022 : un rendez-vous raté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 3, pp. 63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du cadrage politique et médiatique de la drogue (2003-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistante maternelle, une profession discriminée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1286, pp. 16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marcel, Dominique Broussal, Je pars en thèse. Conseils épistolaires aux doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.540-542. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Barrault-Stella, Brigitte Gaïti, Patrick Lehingue (dirs), La Politique désenchantée ? Perspectives sociologiques autour des travaux de Daniel Gaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.535-537. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Besnier (Christiane) – La vérité côté cour. Une ethnologue aux assises. – Paris, La Découverte, 2017 (Cahiers libres). 252 p. Illustrations. Bibliogr. Filmographie documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.676.1252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contractual forms of sexual transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17465681211195805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Sylvain Villaret, Histoire du naturisme en France depuis le siècle des Lumières, Paris, Vuibert, 2005, 378 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.009.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualités imputées, migrations des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Machikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116 (2), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.116.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités en ébullition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement professionnel façon Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parti politique roumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Alternative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations politiques libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Alternative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la lutte contre le trafic international de stupéfiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05600640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des savoirs expérientiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2025, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41285-024-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des drogues en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits humains et drogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série n°1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des drogues aux Etats-Unis : une révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un renouveau des psychédéliques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 5, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques internationales des drogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 4, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drogues à l’ère 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaine Sahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 28, pp.n° 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soto-Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia #2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soto-Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia #1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soto-Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge de l’asile est-il un ethnologue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference of the Swiss Network for Law and Society (SNLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04943227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la limite du code du travail : le trouble des assistantes maternelles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIST 2021. Les frontières du travail : déplacements, brouillages et recompositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne (en ligne), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action utopique : améliorer le statut des assistantes maternelles à la faveur de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l'Association française de sociologie (AFS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, éthique et mensonge. Peut-on concevoir un mensonge éthique pour les besoins de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques dans l'enquête en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02483750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation participante en thèse au Cnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bachir-bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljabbar Hammach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Raserijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L’observation participante en thèse au Cnam"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et dénonciation dans la recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international. Le questionnement sur l'éthique dans la recherche en sciences économiques, sociales et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRSA, CNAM, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assistantes maternelles, exclues du droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur l'information économique et sociale des salariés et de leurs représentants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille 3, Oct 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domination de l’assistante maternelle en France, une assignation à la femme immigrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craindre avec raison... ou de la rationalité du juge de l’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, drogue… et terrain rock and roll !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sexe &amp; psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de sexologie, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexologie et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sénat, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbitraire de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journaliste, acteur politique irresponsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image de la Roumanie dans la presse internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Babes-Bolyai de Cluj, May 1992, Cluj, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creative process: how sociological work really gets done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard S. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02074459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres de la pornographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Sénat. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malaise des assistantes maternelles : constats et propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Conseil supérieur de la fonction publique territoriale. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the media coverage of the 1996 Romanian parliamentary and presidential elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Chernyavskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Drück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Toma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The European Institute for the Media. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis, mais aussi alcool et tabac : chez les jeunes, une consommation de drogues en baisse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosion des deals ? Ce qu'Internet a vraiment fait au trafic de drogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sonny Perseil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sonny-perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-8195-4614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07553682X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000374574368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil est docteur en science politique de l'Université Paris 1 Panthéon-Sorbonne (1999) ; habilité à diriger des recherches (HDR) en science politique et en sciences de gestion depuis 2013. Ses travaux portent actuellement sur les politiques des drogues, l'institutionnalisation des discriminations et les métiers du travail social. Il dirige depuis 2021 la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a enseigné le droit constitutionnel, l’économie sociale, l’initiation aux méthodologies juridiques, la méthodologie en sciences sociales et organisé de nombreuses manifestations scientifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2008, il est devenu ingénieur en sciences humaines (production et analyse des données) au Conservatoire national des arts et métiers (Cnam), où il est membre du Conseil scientifique depuis 2018. Il participe en 2011 au lancement du Laboratoire interdisciplinaire de recherche en sciences de l'action (Lirsa). En 2023, il rejoint un autre laboratoire du Cnam, l'ESDR3C (Équipe Sécurité & Défense  - Renseignement, Criminologie, Crises, Cybermenaces). Il est aussi consultant Nations Unies, pour le Haut Commissariat pour les Réfugiés (HCR), en tant que juge assesseur à la Cour nationale du droit d'asile (CNDA) depuis 2004. Avec Colin Pénet, il est responsable des Editions Pepper, fondées en 2003 et reprises en 2007 par L'Harmattan. Journaliste (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fashion Daily News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de l'Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wine Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boutiques International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zig-Zag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">...) ; carte de presse 1997-2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 Outstanding Reviewer Award, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Emerald).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sélectionné pour le Prix du meilleur ouvrage dans le domaine du travail en 2021 pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le scandale des assistantes maternelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonneées au Cnam : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean.perseil@lecnam.net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél. + (33) (0)1 40 27 26 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site du laboratoire : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://esd.cnam.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page personnelle : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://esd.cnam.fr/membres/membres-permanents/sonny-perseil-1459536.kjsp?RH=1561452522268</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2026, 978-2-336-61274-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à un terrain sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-336-47396-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-23121-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scandale des assistantes maternelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction. Des relations entre fiction, narration, discours et récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, Collection perspectives organisationnelles, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de l'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2019, 978-2-343-18540-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Suisse est-elle un modèle ? : actes du colloque organisé au Conservatoire national des arts et métiers, le 5 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, 978-2-343-14621-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la triche et le mensonge : actes de la journée d'études organisée au Conservatoire national des arts et métiers, le 25 mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéda Christophe Banaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, 978-2-343-11775-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance en questions. Actes de la journée d'études organisée au Conservatoire national des arts et métiers le 20 mars 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Agulhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 424 p., 2016, 978-2-343-08812-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation : actes de la journée d'études organisée au Conservatoire national des arts et métiers, le 21 mars 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-05767-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation de la transgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.271, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2009, 978-2-296-09105-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage politique de la drogue - autour de Howard S. Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rinck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Pepper, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique, mœurs et cannabis : rétablir le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Médiateur, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le factionnalisme partisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberal la plural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Libertés, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : de la déviance organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Perseil, Y. Pesqueux, K. Ben Mansour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-12, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes de déviance dans l’enseignement supérieur et la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Perseil, Y. Pesqueux, K. Ben Mansour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations déviantes, organisations criminelles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.225-232, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Que doivent faire les encadrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Caillaud, Bérangère Condomines, Emilie Hennequin, Sonny Perseil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face à un terrain sensible. Quand l'accès au terrain pose des difficultés aux jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.145-147, 2024, 978-2-336-47396-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de vie et de reprise d'études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ginette Francequin, Francine Grosbras, Francis Danvers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires de vie et orientation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.187-196, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : de nouvelles pistes pour la réalité de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Benoît Petitprêtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.7-9, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prison à la peine de mort : la violation des droits humains dans la guerre à la drogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stella, Anne Coppel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre avec les drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.169-175, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performer le dispositif juridique pour la protection des lanceurs d’alerte : vers une approche de la traduction par hétéronomie de l’alerte dans le domaine de la santé publique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufin Nzalakanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Foegle (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’efficacité de la protection des lanceurs d’alerte à l’aune des recommandations du Conseil de l’Europe et des bonnes pratiques étrangères. Rapport final</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission de recherche droit et justice, pp.128-163, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornographie : la fiction de la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Benoît Petitprêtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.183-188, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prison to the Death Penalty: Human Rights Violations in the War on Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Stella, Anne Coppel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living with drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press; Elsevier, pp.157-164, 2020, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-317-2.50011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drogues et droits humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Aeberhard, P.-O. Chaumet, B. Lebeau Lebovici. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réduction des risques chez les usagers de drogues : le rôle des ONG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEH Edition, 2019, 978-2-84874-807-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : pourquoi la réalité de la fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Petitprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Petitprêtre, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 7-13, 2019, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités et fictions des récits des demandeurs d'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Petiprêtre, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réalité de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 123-127, 2019, 978-2-343-18158-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les métiers de l'asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de l'asile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 7-13, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique de la déviance en Suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Garçon, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Suisse est-elle un modèle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 163-171, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du mensonge dans la demande d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux, Yéda Christophe Banaon, Khaoula Ben Mansour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un nouveau regard sur la triche et le mensonge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 105-111, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la confiance dans la relation assistante maternelle - parents employeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Agulhon, Franck Guarnieri, Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 121-129, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit français entre visibilité et transparence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l’économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 53-65, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise des métiers du care en questions. Le cas de la définition des compétences des assistantes maternelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cretté, Anne Marchais-Roubelat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse critique de l'expertise et des normes : théorie et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 75-85, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forces de l’ordre et du désordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 149-161, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en sciences sociales et dénonciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'économie de la dénonciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 7-17, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nounou à l’assistante maternelle agréée : une formalisation aboutie de l’activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Yvon Pesqueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’organisation de la transgression. Formaliser l’informel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 215-223, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Castille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise rationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage de la prostitution : le cas de la pornographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Beauthier; J.-M. Méon; B. Truffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obscénité, pornographie et censure. Les mises en scène de la sexualité et leur (dis)qualification (XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Bruxelles, pp. 43-69, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pornographie sur l'enfant et l'adolescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Gellman, C. Gellman-Barroux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'amour au fil des âges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions E.F.S, pp. 73-80, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confusion politique et médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonny Perseil, Séverine Rinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cadrage politique de la drogue - autour de Howard S. Becker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Pepper, pp. 105-111, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture de la drogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Médecine et Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05522135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation droits humains - narcotrafic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-série n° 1, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet Darmanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.52-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à domicile, un métier en souffrance, François-Xavier Devetter, Annie Dussuet et Emmanuelle Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (151), pp.103-106. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.151.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04645461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier (dir.), Les Séries. Laboratoires d’éveil politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11wxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of the Political and Media Framing of Drugs (2003–2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal on criminology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18278/ijc.10.2.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Policar, Nonna Mayer et Philippe Corcuff (dirs), Les Mots qui fâchent. Contre le maccarthysme intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.457-459. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Guimier, Géopolitique de la santé. La santé publique à l’épreuve des idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.398-400. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04460518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice a-t-elle échoué contre la drogue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des libertés fondamentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Howie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 5, pp. 27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Genton, La Machine à fictions. Une histoire critique des séries américaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.544-546. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les drogues rencontrent les nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaine Sahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalini Lal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 28 (2), pp.9-21. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psyt.282.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique des drogues dans les élections françaises de 2022 : un rendez-vous raté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 3, pp. 63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du cadrage politique et médiatique de la drogue (2003-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistante maternelle, une profession discriminée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1286, pp. 16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Marcel, Dominique Broussal, Je pars en thèse. Conseils épistolaires aux doctorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.540-542. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Barrault-Stella, Brigitte Gaïti, Patrick Lehingue (dirs), La Politique désenchantée ? Perspectives sociologiques autour des travaux de Daniel Gaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.535-537. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[compte-rendu] Besnier (Christiane) – La vérité côté cour. Une ethnologue aux assises. – Paris, La Découverte, 2017 (Cahiers libres). 252 p. Illustrations. Bibliogr. Filmographie documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.676.1252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contractual forms of sexual transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.84-92. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17465681211195805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte-rendu] Sylvain Villaret, Histoire du naturisme en France depuis le siècle des Lumières, Paris, Vuibert, 2005, 378 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.009.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualités imputées, migrations des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Machikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116 (2), pp.25-42. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/migra.116.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités en ébullition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement professionnel façon Second Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parti politique roumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Alternative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations politiques libérales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle Alternative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la lutte contre le trafic international de stupéfiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05600640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des savoirs expérientiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2025, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41285-024-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des drogues en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits humains et drogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série n°1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04835573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des drogues aux Etats-Unis : une révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahed Imaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idrissa Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04631062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un renouveau des psychédéliques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 5, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques internationales des drogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Leibovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 4, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drogues à l’ère 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaine Sahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Chaufton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychotropes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 28, pp.n° 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soto-Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia #2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soto-Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varia #1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soto-Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gagliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge de l’asile est-il un ethnologue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd conference of the Swiss Network for Law and Society (SNLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04943227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche-action utopique : améliorer le statut des assistantes maternelles à la faveur de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l'Association française de sociologie (AFS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la limite du code du travail : le trouble des assistantes maternelles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIST 2021. Les frontières du travail : déplacements, brouillages et recompositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lausanne (en ligne), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche, éthique et mensonge. Peut-on concevoir un mensonge éthique pour les besoins de la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques dans l'enquête en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02483750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation participante en thèse au Cnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bachir-bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdeljabbar Hammach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Raserijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "L’observation participante en thèse au Cnam"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et dénonciation dans la recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque doctoral international. Le questionnement sur l'éthique dans la recherche en sciences économiques, sociales et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRSA, CNAM, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domination de l’assistante maternelle en France, une assignation à la femme immigrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème Congrès de l’Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assistantes maternelles, exclues du droit du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur l'information économique et sociale des salariés et de leurs représentants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lille 3, Oct 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craindre avec raison... ou de la rationalité du juge de l’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe, drogue… et terrain rock and roll !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Congrès de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadrage de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sexe &amp; psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française de sexologie, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexologie et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sénat, Mar 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbitraire de la prostitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01956056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journaliste, acteur politique irresponsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image de la Roumanie dans la presse internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Babes-Bolyai de Cluj, May 1992, Cluj, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creative process: how sociological work really gets done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard S. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Pesqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02074459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le malaise des assistantes maternelles : constats et propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Conseil supérieur de la fonction publique territoriale. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadres de la pornographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Sénat. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the media coverage of the 1996 Romanian parliamentary and presidential elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Chernyavskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Drück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Toma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The European Institute for the Media. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis, mais aussi alcool et tabac : chez les jeunes, une consommation de drogues en baisse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosion des deals ? Ce qu'Internet a vraiment fait au trafic de drogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Perseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18E59A48"/>
+    <w:nsid w:val="AFF69B59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonny-perseil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8195-4614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07553682X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000374574368" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean.perseil@lecnam.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esd.cnam.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esd.cnam.fr/membres/membres-permanents/sonny-perseil-1459536.kjsp?RH=1561452522268" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606839v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Perseil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pesqueux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Mansour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hennequin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/faire-face-a-un-terrain-sensible/76221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03237911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Petitpr&#234;tre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_realite_de_la_fiction_2_sonny_perseil_benoit_petitpretre-9782343231211-70064.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02944562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perseil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gar&#231;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;da Christophe Banaon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01284811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agulhon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954663v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rinck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954665v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606866v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03249253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03408101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03249272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04105428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Nzalakanda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03245560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-317-2.50011-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954661v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05408514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.151.0103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33828" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460518v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33625" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04105274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04132748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/ijc.10.2.9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imaine Sahed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chaufton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duprez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Lal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.282.0009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04026556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30604" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03878890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106426v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03482676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26259" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03482665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1252" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954651v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465681211195805" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.009.0111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machikou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.116.0025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954678v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahed Imaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leibovici" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Ba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05149327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41285-024-" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05022882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05408490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631062v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03906740v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soto-Mayor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gagliano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03640059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03531161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04943227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03425784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03283186v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bachir-bendaoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdeljabbar Hammach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raserijaona" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956060v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881722v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956056v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881708v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard S. Becker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03555505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03672989v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chernyavskaya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Dr&#252;ck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Toma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04165622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03245116v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sonny-perseil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-8195-4614" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07553682X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000374574368" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean.perseil@lecnam.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esd.cnam.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esd.cnam.fr/membres/membres-permanents/sonny-perseil-1459536.kjsp?RH=1561452522268" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606839v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Perseil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pesqueux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Mansour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hennequin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/faire-face-a-un-terrain-sensible/76221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03237911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Petitpr&#234;tre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_realite_de_la_fiction_2_sonny_perseil_benoit_petitpretre-9782343231211-70064.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02944562v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perseil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gar&#231;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;da Christophe Banaon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01284811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Agulhon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954663v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rinck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954665v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954671v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954673v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606866v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03408101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03249253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03249272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04105428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Nzalakanda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03245560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-317-2.50011-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954654v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954661v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05408514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bauer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04645461v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.151.0103" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wxx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04132748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/ijc.10.2.9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33828" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33625" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04105274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04026556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30604" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imaine Sahed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Chaufton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duprez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Lal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.282.0009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03878890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106426v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03482676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26259" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03482665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954614v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.676.1252" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954651v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17465681211195805" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.009.0111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906280v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machikou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.116.0025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954678v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600640v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahed Imaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leibovici" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Ba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05149327v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41285-024-" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05022882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05408490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631062v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04164020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03906740v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soto-Mayor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gagliano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03640059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03531161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04943227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03283186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03425784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bachir-bendaoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdeljabbar Hammach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raserijaona" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906254v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956048v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956060v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881725v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881722v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956056v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881708v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02074459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard S. Becker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03672989v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03555505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03881723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chernyavskaya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Dr&#252;ck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Toma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04165622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03245116v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>