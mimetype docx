--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -733,248 +733,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention de départ volontaire, pratiques de GRH et équipements de travail dans les hôpitaux publics burundais: Le rôle médiateur du soutien organisationnel perçu.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Briole</w:t>
+                <w:t xml:space="preserve">Parenting : towards a work-life articulation model of women entrepreneurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grhu.117.0026⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La parentalité en entrepreneuriat : une dimension oubliée ?, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre1.193.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939771v1</w:t>
+                <w:t xml:space="preserve">hal-03085319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenting : towards a work-life articulation model of women entrepreneurs.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
+                <w:t xml:space="preserve">Intention de départ volontaire, pratiques de GRH et équipements de travail dans les hôpitaux publics burundais: Le rôle médiateur du soutien organisationnel perçu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ndayirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, La parentalité en entrepreneuriat : une dimension oubliée ?, 19, </w:t>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre1.193.0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/grhu.117.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085319v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context, gender and entrepreneurial intentions</w:t>
               </w:r>
@@ -1168,77 +1168,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des perceptions des pratiques de GRH et de facteurs de contexte organisationnel sur l’intention de départ volontaire : cas des médecins du secteur public au Burundi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ndayirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (1), pp.61-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1631,51 +1631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilda Ilse Llama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1694,382 +1694,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Men and Gender Equality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand des femmes au sommet se racontent - Femmes au sommet et leadership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Men and Masculinities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1097184X14558239⟩</w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.141.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049377v1</w:t>
+                <w:t xml:space="preserve">hal-01965541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand des femmes au sommet se racontent - Femmes au sommet et leadership</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une qualité d’emploi mitigée : qu’est-ce qui motive les aides à domicile?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilda Ilse Ilama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grh.141.0059⟩</w:t>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.2134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965541v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une qualité d’emploi mitigée : qu’est-ce qui motive les aides à domicile?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Men and Gender Equality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elli Scambor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wojnicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilda Ilse Ilama</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeff Hearn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51, </w:t>
+              <w:t xml:space="preserve">Men and Masculinities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (5), pp.552-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.2134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1097184X14558239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050827v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managers en quête d'estime de soi : de quoi dépendent le sens et la valeur qu'on s'attribue a soi même ?</w:t>
               </w:r>
@@ -2575,51 +2575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Emerging Research Paradigms in Business and Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Middlesex University Dubai, Jan 2018, Dubaï, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2644,77 +2644,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche explicative des déterminants de l’intention de départ volontaire dans les organisations de santé d’Afrique subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ndayirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2994,51 +2994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3063,77 +3063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la compréhension des déterminants de l'intention de départ volontaire des médecins du secteur public au Burundi: le rôle des perceptions des pratiques de GRH et des facteurs de contexte organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ndayirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3158,77 +3158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implication organisationnelle des médecins du secteur public au Burundi : Le rôle du soutien organisationnel et de la justice procédurale perçus des pratiques de GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ndayirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Université d’été de l’Institut de l’Audit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3253,51 +3253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de l’articulation entre la vie privée et la vie professionnelle des femmes entrepreneures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3862,51 +3862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la diversité et dynamique organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4071,77 +4071,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels risques pour les aides à domicile : prise de conscience et précaution pour une meilleure santé et sécurité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilda Ilse Ilama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oriane, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4303,51 +4303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Men and Gender Equality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wojnicka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Equality, Equity, Diversity and Inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, ch. 43, pp. 223-227, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4584,64 +4584,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutien organisationnel et justice procédurale, comment sont perçues les pratiques de GRH : cas des personnels de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ndayirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions EMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches critiques des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, Questions de sociétés, 978-2-37687-373-0</w:t>
@@ -4670,51 +4670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 10. Organisation, structure sociale et représentation : fonction symbolique des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4895,51 +4895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ilama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une politique du risque : comprendre et agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Oriane, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4977,51 +4977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la diversité et logique organisationnelle : une relation problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources Humaines et Responsabilités sociétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2014, 978-2-84769-595-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5400,51 +5400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Lafont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01672533251320775" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Victor Kassegne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114760ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04836404v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.148.0221" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSOC.2020.105009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198668v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rienke van Ewijk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Oikkonen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijme.2020.100420" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02939771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ndayirata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti Mahut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Briole" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.117.0026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJGE-05-2018-0054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane de Beaufort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Yousfi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.057.0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02939757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.181.0061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.051.0069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.019.0159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Ilse Llama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Scambor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Bergmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wojnicka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hearn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1097184X14558239" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.141.0059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050827v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Ilse Ilama" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.2134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.046.0107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Sanders" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.305.0021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.151.145-160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39F716296EDCB290662392C0016BBC5BCB151479/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafont Anne-Laurence" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939861v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939875v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loup" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodhain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086141v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz-Ortiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072141v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446159v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04836473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886377" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Tahri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Jaleel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/livres/1133537--une-breve-histoire-de-la-microbiologie.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04836392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Janicot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.vento.2024.01" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02939805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.peret.2018.01.0125" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102798v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ilama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naschberger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Lafont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01672533251320775" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Victor Kassegne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114760ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04836404v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.148.0221" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSOC.2020.105009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198668v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rienke van Ewijk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Oikkonen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijme.2020.100420" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02939771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ndayirata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti Mahut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Briole" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.117.0026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJGE-05-2018-0054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane de Beaufort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Yousfi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.057.0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02939757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.181.0061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.051.0069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.019.0159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Ilse Llama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.141.0059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Ilse Ilama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.2134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Scambor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Bergmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wojnicka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hearn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1097184X14558239" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.046.0107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Sanders" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.305.0021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.151.145-160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39F716296EDCB290662392C0016BBC5BCB151479/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafont Anne-Laurence" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939861v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939875v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loup" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodhain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086141v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz-Ortiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072141v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446159v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04836473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886377" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Tahri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Jaleel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/livres/1133537--une-breve-histoire-de-la-microbiologie.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04836392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Janicot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.vento.2024.01" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02939805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.peret.2018.01.0125" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102798v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ilama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naschberger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>