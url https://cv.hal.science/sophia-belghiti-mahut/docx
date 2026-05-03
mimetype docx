--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -118,239 +118,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female entrepreneurs: How do family context and parental role interact to explain their decision to launch a business?</w:t>
+                <w:t xml:space="preserve">Le stéréotype de genre en informatique : une menace pour les étudiantes… et les étudiants de cette filière ? Une étude exploratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florence Loose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Lafont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Systems Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, XXXI (85), pp.5-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293487v1</w:t>
+                <w:t xml:space="preserve">hal-05485660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stéréotype de genre en informatique : une menace pour les étudiantes… et les étudiants de cette filière ? Une étude exploratoire.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Loose</w:t>
+                <w:t xml:space="preserve">Female entrepreneurs: How do family context and parental role interact to explain their decision to launch a business?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laurence Lafont</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (5), pp.807-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01672533251320775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485660v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du réseau dans le contexte africain à travers les narrations des femmes impliquées dans trois réseaux au Togo</w:t>
               </w:r>
@@ -362,51 +362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Victor Kassegne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37 (3-4), pp.98-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -531,77 +531,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women’s entrepreneurial narrative : making sense of the partner’s role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), pp.19-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -739,90 +739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parenting : towards a work-life articulation model of women entrepreneurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Rodhain</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La parentalité en entrepreneuriat : une dimension oubliée ?, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1077,51 +1077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane de Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1285,51 +1285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des technologies nomades. Les relations interpersonnelles au sein d'équipes commerciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1380,77 +1380,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et innovateur frugal : 4 cas de femmes innovatrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1514,51 +1514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender gap in innovation: a confused link?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Yousfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1599,477 +1599,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une qualité d’emploi mitigée : qu’est-ce qui motive les aides à domicile?</w:t>
+                <w:t xml:space="preserve">Men and Gender Equality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilda Ilse Llama</w:t>
+                <w:t xml:space="preserve">Elli Scambor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Wojnicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Hearn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Men and Masculinities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (5), pp.552-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1097184X14558239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347075v1</w:t>
+                <w:t xml:space="preserve">hal-02049377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand des femmes au sommet se racontent - Femmes au sommet et leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (1), pp.59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grh.141.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01965541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une qualité d’emploi mitigée : qu’est-ce qui motive les aides à domicile?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilda Ilse Ilama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.2134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Men and Gender Equality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Wojnicka</w:t>
+                <w:t xml:space="preserve">Une qualité d’emploi mitigée : qu’est-ce qui motive les aides à domicile?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilda Ilse Llama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Briole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Men and Masculinities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049377v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managers en quête d'estime de soi : de quoi dépendent le sens et la valeur qu'on s'attribue a soi même ?</w:t>
               </w:r>
@@ -2340,51 +2340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes constituent-elles un potentiel pour les entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 190 - 191, pp.107-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2441,51 +2441,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’informatique, c’est pas pour les filles ! » : Impacts du stéréotype de genre sur celles qui choisissent des études dans ce secteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2530,299 +2530,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of spouses in career strategies of female entrepreneurs: a qualitative study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
+                <w:t xml:space="preserve">Approche explicative des déterminants de l’intention de départ volontaire dans les organisations de santé d’Afrique subsaharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ndayirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Emerging Research Paradigms in Business and Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Middlesex University Dubai, Jan 2018, Dubaï, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">29ème Congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134937v1</w:t>
+                <w:t xml:space="preserve">hal-02939861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche explicative des déterminants de l’intention de départ volontaire dans les organisations de santé d’Afrique subsaharienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Ndayirata</w:t>
+                <w:t xml:space="preserve">Exploring the role of spouses in career strategies of female entrepreneurs: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lafont Anne-Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Emerging Research Paradigms in Business and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Middlesex University Dubai, Jan 2018, Dubaï, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939861v1</w:t>
+                <w:t xml:space="preserve">hal-02134937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parentalité : un frein ou un tremplin à la création d’entreprise par les femmes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La parentalité en entrepreneuriat, une dimension oubliée?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de l’Entrepreneuriat et de l’Innovation, Apr 2016, Grenoble, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2860,77 +2860,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French women entrepreneurs: How do they perceive their work-life conciliation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Equality Diversity Inclusion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nicosie, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2981,51 +2981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3057,610 +3057,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la compréhension des déterminants de l'intention de départ volontaire des médecins du secteur public au Burundi: le rôle des perceptions des pratiques de GRH et des facteurs de contexte organisationnels</w:t>
+                <w:t xml:space="preserve">L’implication organisationnelle des médecins du secteur public au Burundi : Le rôle du soutien organisationnel et de la justice procédurale perçus des pratiques de GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ndayirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">33ème Université d’été de l’Institut de l’Audit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939871v1</w:t>
+                <w:t xml:space="preserve">hal-02939875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’implication organisationnelle des médecins du secteur public au Burundi : Le rôle du soutien organisationnel et de la justice procédurale perçus des pratiques de GRH</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception de l’articulation entre la vie privée et la vie professionnelle des femmes entrepreneures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Université d’été de l’Institut de l’Audit Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">26ème Congrès de l'Association Francophone de Gestion des Ressources Humaines - AGRH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939875v1</w:t>
+                <w:t xml:space="preserve">hal-02060397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de l’articulation entre la vie privée et la vie professionnelle des femmes entrepreneures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
+                <w:t xml:space="preserve">Rôle des technologies nomades sur les relations interpersonnelles au sein des équipes commerciales de La Poste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès de l'Association Francophone de Gestion des Ressources Humaines - AGRH 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque Management des Technologies Organisationnelles - MTO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060397v1</w:t>
+                <w:t xml:space="preserve">hal-02057572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des technologies nomades sur les relations interpersonnelles au sein des équipes commerciales de La Poste</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Belghiti-Mahut</w:t>
+                <w:t xml:space="preserve">Vers la compréhension des déterminants de l'intention de départ volontaire des médecins du secteur public au Burundi: le rôle des perceptions des pratiques de GRH et des facteurs de contexte organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ndayirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Briole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Management des Technologies Organisationnelles - MTO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057572v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche critique du bien-être au travail : le cas des journées parlementaires 2014</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance ou lutte contre l’isolement ? Cas des réseaux de créatrices et d’entrepreneuses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Balas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
+                <w:t xml:space="preserve">Sofia Belghiti-Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Diaz-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès national « Santé dans le monde du travail »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">25ème congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098423v1</w:t>
+                <w:t xml:space="preserve">hal-02086141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance ou lutte contre l’isolement ? Cas des réseaux de créatrices et d’entrepreneuses.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Belghiti-Mahut</w:t>
+                <w:t xml:space="preserve">Une approche critique du bien-être au travail : le cas des journées parlementaires 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Diaz-Ortiz</w:t>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">6ème Congrès national « Santé dans le monde du travail »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086141v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir une femme leader : quand quatre femmes au sommet se racontent</w:t>
               </w:r>
@@ -3672,64 +3672,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lafont Anne-Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque AGRH : « Leadership : enjeux et mutations »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montpellier, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3780,64 +3780,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lafont Anne-Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 8èmes rencontres internationales de la diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Mazagan, Maroc. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3970,51 +3970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salariées : potentiel humain négligé ? Entre droit à l'égalité et égalité des droits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des XVèmes Journées Nationales des Instituts d’Administration des Entreprises (IAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Biarritz, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4071,51 +4071,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels risques pour les aides à domicile : prise de conscience et précaution pour une meilleure santé et sécurité au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilda Ilse Ilama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4217,51 +4217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Victor Kassegne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS EDITIONS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INGÉNIEUSE ET TALENTUEUSE AFRIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-38630-165-0</w:t>
@@ -4303,51 +4303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Men and Gender Equality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Wojnicka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Equality, Equity, Diversity and Inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, ch. 43, pp. 223-227, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4381,51 +4381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE aux Émirats Arabes Unis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4787,64 +4787,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lafont Anne-Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leadership : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Vuibert, pp.77-86, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5400,51 +5400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Lafont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01672533251320775" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485660v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Victor Kassegne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114760ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04836404v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.148.0221" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSOC.2020.105009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198668v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rienke van Ewijk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Oikkonen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijme.2020.100420" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02939771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ndayirata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti Mahut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Briole" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.117.0026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJGE-05-2018-0054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane de Beaufort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Yousfi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.057.0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02939757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.181.0061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.051.0069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.019.0159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Ilse Llama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.141.0059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Ilse Ilama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.2134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Scambor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Bergmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wojnicka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hearn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1097184X14558239" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.046.0107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Sanders" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.305.0021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.151.145-160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39F716296EDCB290662392C0016BBC5BCB151479/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafont Anne-Laurence" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939861v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939875v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loup" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodhain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086141v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz-Ortiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072141v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446159v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04836473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886377" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Tahri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Jaleel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/livres/1133537--une-breve-histoire-de-la-microbiologie.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04836392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Janicot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.vento.2024.01" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02939805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.peret.2018.01.0125" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102798v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ilama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naschberger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Lafont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01672533251320775" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Victor Kassegne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114760ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04836404v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.148.0221" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSOC.2020.105009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198668v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rienke van Ewijk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Oikkonen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijme.2020.100420" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.193.0023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02939771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ndayirata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti Mahut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Briole" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.117.0026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJGE-05-2018-0054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane de Beaufort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Yousfi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.057.0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02939757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.181.0061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.051.0069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.019.0159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Scambor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Bergmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Wojnicka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hearn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1097184X14558239" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965541v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.141.0059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Ilse Ilama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.2134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347075v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Ilse Llama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.046.0107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Sanders" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.305.0021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.151.145-160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39F716296EDCB290662392C0016BBC5BCB151479/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafont Anne-Laurence" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060397v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loup" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodhain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diaz-Ortiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098423v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654804v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072141v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Saint-Germes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652684v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446159v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04836473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886377" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Tahri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Jaleel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eska-publishing.com/fr/livres/1133537--une-breve-histoire-de-la-microbiologie.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04836392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Janicot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.vento.2024.01" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02939805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03198725v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.peret.2018.01.0125" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02102798v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ilama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naschberger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>