--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -842,191 +842,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizing informality in platform work: The Emergence of religious community logics facing the void of state and managerial regulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dualité du management algorithmique : de l’atomisation des collectifs de travail aux nouvelles possibilités d’expression religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Galiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar - Regulating work: Exploring the dynamics of labour beyond the formal/informal divide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">2ème journée de recherche "Dynamiques inclusives : Nouveaux enjeux, nouvelles formes organisationnelles et nouveaux emplois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883479v1</w:t>
+                <w:t xml:space="preserve">hal-03883480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dualité du management algorithmique : de l’atomisation des collectifs de travail aux nouvelles possibilités d’expression religieuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organizing informality in platform work: The Emergence of religious community logics facing the void of state and managerial regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Galiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophia Galiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème journée de recherche "Dynamiques inclusives : Nouveaux enjeux, nouvelles formes organisationnelles et nouveaux emplois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Seminar - Regulating work: Exploring the dynamics of labour beyond the formal/informal divide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883480v1</w:t>
+                <w:t xml:space="preserve">hal-03883479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Interstices of Algorithmic Surveillance: Examining Affordances of Religious Agency in Food-Delivery Platform Work?</w:t>
               </w:r>
@@ -1202,208 +1202,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace de travail : quand ce n’est plus (nécessairement) un lieu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Estagnasié</w:t>
+                <w:t xml:space="preserve">Créer ou réveler l'inclusion là où on ne l'attend pas ? Pratiques de (dés)engagement des travailleurs musulmans sur les plateformes de livraison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Galiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un autre monde du travail est possible</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.63-68, 2025, Versus, 2386302377</w:t>
+              <w:t xml:space="preserve">Nouvelles recherches en égalité, diversité et inclusion. Tendances contemporaines et sujets émergents.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Management et Société, 2025, 978-2-38630-284-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091437v1</w:t>
+                <w:t xml:space="preserve">hal-05365832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer ou réveler l'inclusion là où on ne l'attend pas ? Pratiques de (dés)engagement des travailleurs musulmans sur les plateformes de livraison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gaillard</w:t>
+                <w:t xml:space="preserve">L’espace de travail : quand ce n’est plus (nécessairement) un lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Estagnasié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hussenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Galiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ems Management Et Societes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles recherches en égalité, diversité et inclusion. Tendances contemporaines et sujets émergents.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Management et Société, 2025, 978-2-38630-284-8</w:t>
+              <w:t xml:space="preserve">Un autre monde du travail est possible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-68, 2025, Versus, 2386302377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365832v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment rendre le management algorithmique capacitant ?</w:t>
               </w:r>
@@ -1806,51 +1806,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD6A581B"/>
+    <w:nsid w:val="7E0F9DF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2037,51 +2037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophia-galiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6948-0688" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769373v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Galiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762663v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Gali&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.25594" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267221081295" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.043.0027a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.043.0027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131338v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.12177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.182.0037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091437v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Estagnasi&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hussenot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laszczuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03346314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophia-galiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6948-0688" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769373v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Galiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762663v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Gali&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.25594" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267221081295" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.043.0027a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.043.0027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131338v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.12177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.182.0037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Estagnasi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hussenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laszczuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03346314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>