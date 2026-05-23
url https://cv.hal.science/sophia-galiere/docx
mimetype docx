--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,1751 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1700 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophia GALIERE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophia-galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6948-0688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=zgrEhW8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le référencement à tout prix ? Injonctions managériales et pratiques de « gestion des impressions » sur les plateformes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to economic exploitation or religious oppression? A sociomaterial analysis of the agency of Muslim food-delivery workers facing algorithmic management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre le management algorithmique capacitant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.0025594. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.25594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of organizational settings in social learning: an ethnographic focus on food-delivery platform work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.001872672210812. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00187267221081295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a capacitating instrumentation of digital platforms. A case study of Airbnb Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 43, Vol. 10 (2), pp.27a-50a. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.043.0027a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une instrumentation capacitante des plateformes numériques. Une étude du cas Airbnb Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 43, Vol. 10 (2), pp.27-52. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.043.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When food‐delivery platform workers consent to algorithmic management: a Foucauldian perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technology, Work and Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (3), pp.357-370. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ntwe.12177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’économie collaborative à « l’ubérisation » du travail : les plateformes numériques comme outils de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.37. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.182.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing informality in platform work: The Emergence of religious community logics facing the void of state and managerial regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar - Regulating work: Exploring the dynamics of labour beyond the formal/informal divide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dualité du management algorithmique : de l’atomisation des collectifs de travail aux nouvelles possibilités d’expression religieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème journée de recherche "Dynamiques inclusives : Nouveaux enjeux, nouvelles formes organisationnelles et nouveaux emplois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interstices of Algorithmic Surveillance: Examining Affordances of Religious Agency in Food-Delivery Platform Work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienna, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie d'expression religieuse des travailleurs de la gig econony : une approche socio-matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer ou réveler l'inclusion là où on ne l'attend pas ? Pratiques de (dés)engagement des travailleurs musulmans sur les plateformes de livraison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches en égalité, diversité et inclusion. Tendances contemporaines et sujets émergents.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Management et Société, 2025, 978-2-38630-284-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace de travail : quand ce n’est plus (nécessairement) un lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Estagnasié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Hussenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ems Management Et Societes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un autre monde du travail est possible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-68, 2025, Versus, 2386302377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre le management algorithmique capacitant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis et perspectives de l’IA en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Management &amp; Data Science, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XXXVI. Marie-Anne Dujarier – Penser l’activité en GRH : du management désincarné aux nouvelles régulations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en Gestion des ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1. Être ou ne pas être doctorant ? Quelques questionnements fondamentaux…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laszczuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de la thèse en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler via des plateformes numériques : une approche en termes d'instruments de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Galiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Nantes, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03346314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId42"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1806,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E0F9DF6"/>
+    <w:nsid w:val="431BF535"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2037,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophia-galiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6948-0688" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769373v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Galiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762663v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Gali&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.25594" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267221081295" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.043.0027a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.043.0027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131338v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.12177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.182.0037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Estagnasi&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hussenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laszczuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03346314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophia-galiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6948-0688" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=zgrEhW8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762663v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Galiere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769373v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Gali&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.25594" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267221081295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.043.0027a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.043.0027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131338v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ntwe.12177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.182.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Estagnasi&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hussenot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762655v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laszczuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03346314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>