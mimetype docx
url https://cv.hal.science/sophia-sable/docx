--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1145,165 +1145,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies des expériences techno-politiques féministes : réflexions croisées entre la Mésoamérique et l’Argentine</w:t>
+                <w:t xml:space="preserve">Archive(s) d'une recorpographie queer-cuir. Les performances du collectif ARDA lors de la Campagne pour l'Avortement Légal en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études des doctorants du CEIIBA Le dessous des cartes : Itinéraires des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Dynamique de genre, de sexualité et de racialisation dans les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Amériques, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937051v1</w:t>
+                <w:t xml:space="preserve">hal-04652419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archive(s) d'une recorpographie queer-cuir. Les performances du collectif ARDA lors de la Campagne pour l'Avortement Légal en Argentine</w:t>
+                <w:t xml:space="preserve">Cartographies des expériences techno-politiques féministes : réflexions croisées entre la Mésoamérique et l’Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamique de genre, de sexualité et de racialisation dans les Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Amériques, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études des doctorants du CEIIBA Le dessous des cartes : Itinéraires des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652419v1</w:t>
+                <w:t xml:space="preserve">hal-04937051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intersectionnalité comme instrument discursif : le cas de la lutte pour le droit à l’avortement en Argentine</w:t>
               </w:r>
@@ -1703,51 +1703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guilhem Bouhaben" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sabl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595173v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soriano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sable Fourtassou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guilhem Bouhaben" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sabl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595173v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soriano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sable Fourtassou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>