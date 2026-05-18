--- v1 (2026-04-05)
+++ v2 (2026-05-18)
@@ -209,339 +209,348 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Literaturas Modernas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2 (55)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 2 (55), pp.125-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48162/rev.53.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détourner les hétérotopies : l’archive #NiUnaMenos cartographie des imaginaires et des identités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour vers le Futur : l’ « Archive de la Mémoire Trans » comme espace de construction de politiques transtemporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociocriticism </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, XXXVII-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne pour l’avortement légal en Argentine et performance du collectif ARDA : une proposition de (re)corpographie queer‑cuir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Activisme artistique et performance en Amérique latine (XXIe siècle)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archivo rosa: archive en ligne de la lutte pour l’avortement en Argentine et processus de subjectivisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -551,100 +560,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires féministes et sexo-dissidentes en Argentine : archives-vives et artivisme : Archivo de la memoria trans, Potencia tortillera, Proyecto NUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Toulouse Jean Jaurès, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05457513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -654,788 +663,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archive #NiUnaMenos : une proposition cartographique des résistances</w:t>
+                <w:t xml:space="preserve">Retour vers le Futur: Présentation de L'Archivo de la Memoria Trans, un espace de construction de mémoire(s) transtemporelle(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résistances dans les Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Mémoires et futurs des luttes trans* et sexo-dissidente : Représentations et injustice épistémique France-Argentine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michèle Soriano, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829516v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies des futurs (trans)féministes argentins</w:t>
+                <w:t xml:space="preserve">L’archive #NiUnaMenos : une proposition cartographique des résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès international de l’Institut du genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Résistances dans les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937057v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour vers le Futur: Présentation de L'Archivo de la Memoria Trans, un espace de construction de mémoire(s) transtemporelle(s)</w:t>
+                <w:t xml:space="preserve">Cartographies des futurs (trans)féministes argentins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Mémoires et futurs des luttes trans* et sexo-dissidente : Représentations et injustice épistémique France-Argentine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michèle Soriano, Mar 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3e congrès international de l’Institut du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937006v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prácticas artísticas transfeministas hoy : perspectivas desde América latina, la península ibérica y Francia</w:t>
+                <w:t xml:space="preserve">El Proyecto Ni Una Menos : une ar(t)chive des corps et de l’intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cARTographies transféministes et queer/cuir (Amérique latine/Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thérèse Courau; Marie-Agnès Palaisi, Nov 2022, Toulouse, Francia</w:t>
+              <w:t xml:space="preserve">Colloque international Arts et migrations dans les Amériques (de 1940 à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Brest, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937047v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des circulations des archives artistiques transféministes argentines (2000-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Féminisme(s) en mouvement dans l’aire artistique hispanophone (des années 2010 à nos jours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Proyecto Ni Una Menos : une ar(t)chive des corps et de l’intime</w:t>
+                <w:t xml:space="preserve">Prácticas artísticas transfeministas hoy : perspectivas desde América latina, la península ibérica y Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Arts et migrations dans les Amériques (de 1940 à nos jours)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Brest, Francia</w:t>
+              <w:t xml:space="preserve">cARTographies transféministes et queer/cuir (Amérique latine/Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thérèse Courau; Marie-Agnès Palaisi, Nov 2022, Toulouse, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829537v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur expérience : étude de cas de la psychologie du racisme dans les mondes hispaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espagnol pour les Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gabrielle Massol; Émilie Lumière; Josep Vidal; Ingrid Rodríguez Montano, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archive(s) d'une recorpographie queer-cuir. Les performances du collectif ARDA lors de la Campagne pour l'Avortement Légal en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique de genre, de sexualité et de racialisation dans les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Amériques, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies des expériences techno-politiques féministes : réflexions croisées entre la Mésoamérique et l’Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études des doctorants du CEIIBA Le dessous des cartes : Itinéraires des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intersectionnalité comme instrument discursif : le cas de la lutte pour le droit à l’avortement en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire méthodologique des doctorant·e·s du CEIIBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien autour de la décolonialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Sablé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier rencontre avec Jules Falquet et des doctorantes du CEIIBA, organisé par le CEIIBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1445,118 +1454,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volver al futuro: el &amp;quot;archivo de la memoria trans&amp;quot; como espacio para la construcción de políticas transtemporales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Sable Fourtassou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1703,51 +1712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guilhem Bouhaben" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sabl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595173v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568932v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937057v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829537v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soriano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sable Fourtassou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guilhem Bouhaben" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sabl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441697v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48162/rev.53.017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595173v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568932v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05457513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937006v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983575v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soriano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sable Fourtassou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>